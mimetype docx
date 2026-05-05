--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -1112,291 +1112,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched Timoshenko beam finite element for modeling bending and shear failure of reinforced concrete frames</w:t>
+                <w:t xml:space="preserve">Thermomechanics failure of RC composites: computational approach with enhanced beam model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.N. Bui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Nikolic</w:t>
+                <w:t xml:space="preserve">Minh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2014.06.004⟩</w:t>
+              <w:t xml:space="preserve">Coupled systems mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.111-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/csm.2014.3.1.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002879v1</w:t>
+                <w:t xml:space="preserve">hal-02002891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanics failure of RC composites: computational approach with enhanced beam model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enriched Timoshenko beam finite element for modeling bending and shear failure of reinforced concrete frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+                <w:t xml:space="preserve">M. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled systems mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (1), pp.111-145. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/csm.2014.3.1.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2014.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002891v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softening behavior of quasi-brittle material under full thermo-mechanical coupling condition: Theoretical formulation and finite element implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine M Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,401 +1462,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-resultant models for ultimate load design of reinforced concrete frames and multi-scale parameter estimates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Pham</w:t>
+                <w:t xml:space="preserve">Continuum damage model for thermo-mechanical coupling in quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0734-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.170-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002878v1</w:t>
+                <w:t xml:space="preserve">hal-02002887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled damage-plasticity model for cyclic loading: Theoretical formulation and numerical implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
+                <w:t xml:space="preserve">Stress-resultant models for ultimate load design of reinforced concrete frames and multi-scale parameter estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.11.012⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0734-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790029v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum damage model for thermo-mechanical coupling in quasi-brittle materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Ngo</w:t>
+                <w:t xml:space="preserve">Coupled damage-plasticity model for cyclic loading: Theoretical formulation and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 50, pp.170-178. </w:t>
+              <w:t xml:space="preserve">, 2013, 50, pp.30-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002887v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for localized failure with thermo-plastic coupling: Theoretical formulation and ED-FEM implementation</w:t>
               </w:r>
@@ -1952,512 +1952,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse approximation for field transfer in non linear mechanics</w:t>
+                <w:t xml:space="preserve">Transfert de champs par approximation diffuse avec conservation de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (5), pp.571-587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.15.571-587⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (1-3), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.107-118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449494v1</w:t>
+                <w:t xml:space="preserve">hal-01994253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ≪ macro ≫ de phénomènes dissipatifs localisés à l'échelle ≪ micro ≫</w:t>
+                <w:t xml:space="preserve">Diffuse approximation for field transfer in non linear mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.13.461-473⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.571-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.571-587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449476v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial boundary conditions to compute correctors in linear elasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation ≪ macro ≫ de phénomènes dissipatifs localisés à l'échelle ≪ micro ≫</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S199542391202005X⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5-7), pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.461-473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951567v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de champs par approximation diffuse avec conservation de l'énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial boundary conditions to compute correctors in linear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1-3), pp.107-118. </w:t>
+              <w:t xml:space="preserve">Numerical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.129-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.107-118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S199542391202005X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994253v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale expansion and numerical approximation for surface defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,475 +2515,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded crack model for failure analysis of concrete solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of reinforced-concrete structures providing crack-spacing based on X-FEM, ED-FEM and novel operator split solution procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaka Dujc</w:t>
+                <w:t xml:space="preserve">Amor Boulkertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bostjan Brank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (4), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002867v1</w:t>
+                <w:t xml:space="preserve">hal-02002872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach for the description of different fracture modes for Zr/ZrO2 system — Deterministic and probabilistic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 205 (5), pp.1475 - 1480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of reinforced-concrete structures providing crack-spacing based on X-FEM, ED-FEM and novel operator split solution procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An embedded crack model for failure analysis of concrete solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaka Dujc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Brank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02002872v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micro-defects on structure failure : coupling asymptotic analysis and strong discontinuity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (1-3), pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3030,51 +3030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress resultant model for ultimate load design of reinforced-concrete frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,64 +3393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface defects on structure failure. A two-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine M Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3988,151 +3988,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive reduced order approximation for multi-physics problems</w:t>
+                <w:t xml:space="preserve">Modélisation numérique du comportement statique des stacks de tôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Guilhem Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Gaied</w:t>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Frabolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611007v1</w:t>
+                <w:t xml:space="preserve">hal-04610995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical estimation of the mechanical behavior of nanocomposites materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4174,73 +4174,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference On Multi-disciplinary Design Optimization &amp; Applications (MDOA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the size effect in modeling the behavior of nanocomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4282,830 +4282,830 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Green Aviation (ICGA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'une loi de comportement plastique pour la Zone Affectée Thermiquement des soudures des aciers AHSS de 3ème génération</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Champolivier</w:t>
+                <w:t xml:space="preserve">Non-intrusive reduced order approximation for multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Gaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610948v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique des propriétés thermoélastiques effectives des nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification d'une loi de comportement plastique pour la Zone Affectée Thermiquement des soudures des aciers AHSS de 3ème génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauvin Ludovic</w:t>
+                <w:t xml:space="preserve">Elise Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Gaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822947v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du comportement statique des stacks de tôles</w:t>
+                <w:t xml:space="preserve">Analyse numérique des propriétés thermoélastiques effectives des nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Drouet</w:t>
+                <w:t xml:space="preserve">Fahmi Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauvin Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Frabolot</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610995v1</w:t>
+                <w:t xml:space="preserve">hal-04822947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of thermoelastic nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Grine</w:t>
+                <w:t xml:space="preserve">MODELING THE SIZE EFFECT IN THE MECHANICAL BEHAVIOR OF NANOCOM-POSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Phong Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI 2023 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404356v1</w:t>
+                <w:t xml:space="preserve">hal-04404020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING THE SIZE EFFECT IN THE MECHANICAL BEHAVIOR OF NANOCOM-POSITES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Phong Bach</w:t>
+                <w:t xml:space="preserve">Numerical modeling of thermoelastic nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">EMI 2023 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404020v1</w:t>
+                <w:t xml:space="preserve">hal-04404356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrheometric study of damage and rupture of capsules in simple shear flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l'effet de taille dans le comportement non-linéaire des nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Phong Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467409v1</w:t>
+                <w:t xml:space="preserve">hal-03718296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'effet de taille dans le comportement non-linéaire des nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microrheometric study of damage and rupture of capsules in simple shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae El Mertahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grandmaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718296v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage model to assess the initiation of rupture of liquid-core capsules under simple shear flow.</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de taille dans les nanocomposites par la méthode EFEM (Embedded Finite Element Method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Phong Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5465,407 +5465,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis for criticality assessment of defects in mechanical structures</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis based modeling of small inhomogeneity perturbation in solids: two computational scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">IV ECCOMAS YOUNG INVESTIGATOR CONFERENCE (YIC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922597v1</w:t>
+                <w:t xml:space="preserve">hal-01931121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis based modeling of small inhomogeneity perturbation in solids: two computational scenarios</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis for criticality assessment of defects in mechanical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Brancherie</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV ECCOMAS YOUNG INVESTIGATOR CONFERENCE (YIC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931121v1</w:t>
+                <w:t xml:space="preserve">hal-01922597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis for the multiscale modeling of defects in mechanical structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduard Marenić</w:t>
+                <w:t xml:space="preserve">Méthode des discontinuités fortes et rupture ductile en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516460v1</w:t>
+                <w:t xml:space="preserve">hal-01517279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des discontinuités fortes et rupture ductile en grandes déformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bude</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis for the multiscale modeling of defects in mechanical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517279v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale asymptotic-based modeling of local material inhomogeneities</w:t>
               </w:r>
@@ -5940,217 +5940,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode des discontinuités fortes à un modèle de rupture ductile avec endommagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ductile fracture modeling considering plasticity and damage evolution combined with the strong discontinuity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717062v1</w:t>
+                <w:t xml:space="preserve">hal-00855862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture modeling considering plasticity and damage evolution combined with the strong discontinuity method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la méthode des discontinuités fortes à un modèle de rupture ductile avec endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855862v1</w:t>
+                <w:t xml:space="preserve">hal-01717062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la charge limite ultime de portiques en béton armé</w:t>
               </w:r>
@@ -6162,51 +6162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6270,64 +6270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6365,51 +6365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Image Correlation technique: Application to early fatigue damage detection in stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Risbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,312 +6476,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de micro-défauts sur la rupture des structures : couplage d'une analyse asymptotique et des méthodes à discontinuité forte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
+                <w:t xml:space="preserve">Description de la fissuration des couches d'oxyde par le couplage des méthodes à discontinuités fortes et d'éléments d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine M Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412127v1</w:t>
+                <w:t xml:space="preserve">hal-01421848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la fissuration des couches d'oxyde par le couplage des méthodes à discontinuités fortes et d'éléments d'interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
+                <w:t xml:space="preserve">Effet de micro-défauts sur la rupture des structures : couplage d'une analyse asymptotique et des méthodes à discontinuité forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421848v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche à deux échelles pour la prise en compte de défauts surfaciques dans l’analyse à rupture des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6813,1111 +6813,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material parameter identification for damage models with cracks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient method for ultimate load computation of a complex structure based on remeshing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101773v1</w:t>
+                <w:t xml:space="preserve">hal-00085630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of failure for non linear structures : a field transfer operator based on diffuse approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material parameter identification for damage models with cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kucerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brancherie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esaform 2006 - 9th International Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.99-102</w:t>
+              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111683v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of failure for non linear structures : a field transfer operator based on diffuse approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">Esaform 2006 - 9th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070953v1</w:t>
+                <w:t xml:space="preserve">hal-00111683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t>
+                <w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085642v1</w:t>
+                <w:t xml:space="preserve">hal-00070953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient method for ultimate load computation of a complex structure based on remeshing technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085630v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation couplée d'un modèle d'interface acier-béton et de la méthode des discontinuités fortes pour la prédiction de la fissuration des structures en béton armé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert de champs par approximation diffuse avec conservation de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norberto Dominguez Ramirez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+                <w:t xml:space="preserve">Adna Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215916v1</w:t>
+                <w:t xml:space="preserve">hal-01812899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field transfer in non linear structural mechanics based on diffuse approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation couplée d'un modèle d'interface acier-béton et de la méthode des discontinuités fortes pour la prédiction de la fissuration des structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Dominguez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Villon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023097v1</w:t>
+                <w:t xml:space="preserve">hal-04215916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of inelastic response of thick RC shell with enhanced solid elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field transfer in non linear structural mechanics based on diffuse approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023101v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de champs par approximation diffuse avec conservation de l'énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of inelastic response of thick RC shell with enhanced solid elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Dominguez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812899v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7948,51 +7948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Microstructure Investigations to Multiscale Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,51 +8317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737973v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae El Mertahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandmaison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelka Stani&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Brank" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Phong Bach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.07.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Khanh Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.01.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02000804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saksala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBJNRSG6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Nam Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02000806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saksala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4814" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Bui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2014.3.1.111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02000807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08ZMGTKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0734-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB3RZ9XP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Ayhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.11.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNT574R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MCDTXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Ngo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovi&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.12.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWZJDKDB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.571-587" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.461-473" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S199542391202005X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01994253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.107-118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Dujc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Brank" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRJ16RKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Boulkertous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJTDZLKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.165-175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Pham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2010.7.4.303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kucerova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bittnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910924834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0199-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4KL19X0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.613-624" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002560v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510603014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LM5T53PQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-002-0396-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-640QC9Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610948v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Champolivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Grine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin Ludovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Drouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Frabolot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brancherie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02504193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931121v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592908v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ro&#235;landt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.238" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421848v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kucerova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215916v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez Ramirez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023097v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breitkopf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476757" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737973v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae El Mertahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandmaison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelka Stani&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Brank" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Phong Bach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.07.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Khanh Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.01.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02000804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saksala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBJNRSG6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Nam Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02000806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saksala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4814" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2014.3.1.111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Bui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02000807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08ZMGTKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.10.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MCDTXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0734-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB3RZ9XP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Ayhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNT574R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Ngo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovi&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.12.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWZJDKDB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01994253v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.107-118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.571-587" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.461-473" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S199542391202005X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Boulkertous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2838" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJTDZLKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRJ16RKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Dujc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Brank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.165-175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Pham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2010.7.4.303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kucerova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bittnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910924834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0199-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4KL19X0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.613-624" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002560v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510603014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LM5T53PQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-002-0396-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-640QC9Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Drouet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Frabolot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Champolivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Grine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin Ludovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brancherie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02504193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592908v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ro&#235;landt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.238" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421848v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412127v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kucerova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215916v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez Ramirez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breitkopf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476757" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>