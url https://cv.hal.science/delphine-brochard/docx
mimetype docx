--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -870,161 +870,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis adjustment strategies in France: The contribution of establishment-level data</w:t>
+                <w:t xml:space="preserve">Trade union involvement in work-family life balance : lessons from France, in Work, employment and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 494-495-496, pp.201-217. </w:t>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.657-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2017.494t.1926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0950017016680316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227744v1</w:t>
+                <w:t xml:space="preserve">hal-01500342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des entreprises dans l’articulation emploi-famille : les enseignements d’une enquête de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1035,126 +1035,126 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade union involvement in work-family life balance : lessons from France, in Work, employment and society</w:t>
+                <w:t xml:space="preserve">Crisis adjustment strategies in France: The contribution of establishment-level data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work, Employment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (4), pp.657-674. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 494-495-496, pp.201-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0950017016680316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2017.494t.1926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500342v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’invitation européenne à agir sur la conciliation emploi-famille: une analyse comparée de la négociation collective en France et au Luxembourg</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d’ajustement à la crise en France : l’apport de données d’établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -2000,75 +2000,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114396v1</w:t>
+                <w:t xml:space="preserve">hal-02114433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -2118,51 +2118,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114433v1</w:t>
+                <w:t xml:space="preserve">hal-02114396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'entreprise en direction des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherches économiques et sociales (IRES). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2362,51 +2362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'entreprises en direction des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD0C43EE"/>
+    <w:nsid w:val="37F84850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3032,51 +3032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0740-6030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070326878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00682353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00637920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.494t.1926" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017016680316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blond-Hanten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedorn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0740-6030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070326878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00682353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00637920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017016680316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.494t.1926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blond-Hanten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedorn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>