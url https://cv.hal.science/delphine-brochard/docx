--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -870,161 +870,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade union involvement in work-family life balance : lessons from France, in Work, employment and society</w:t>
+                <w:t xml:space="preserve">Crisis adjustment strategies in France: The contribution of establishment-level data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work, Employment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (4), pp.657-674. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 494-495-496, pp.201-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0950017016680316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2017.494t.1926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500342v1</w:t>
+                <w:t xml:space="preserve">hal-03227744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des entreprises dans l’articulation emploi-famille : les enseignements d’une enquête de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1035,126 +1035,126 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis adjustment strategies in France: The contribution of establishment-level data</w:t>
+                <w:t xml:space="preserve">Trade union involvement in work-family life balance : lessons from France, in Work, employment and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 494-495-496, pp.201-217. </w:t>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.657-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2017.494t.1926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0950017016680316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227744v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’invitation européenne à agir sur la conciliation emploi-famille: une analyse comparée de la négociation collective en France et au Luxembourg</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d’ajustement à la crise en France : l’apport de données d’établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -2000,75 +2000,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114433v1</w:t>
+                <w:t xml:space="preserve">hal-02114396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -2118,51 +2118,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114396v1</w:t>
+                <w:t xml:space="preserve">hal-02114433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'entreprise en direction des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherches économiques et sociales (IRES). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2362,51 +2362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'entreprises en direction des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37F84850"/>
+    <w:nsid w:val="B9D194DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3032,51 +3032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0740-6030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070326878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00682353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00637920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017016680316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.494t.1926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blond-Hanten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedorn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0740-6030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070326878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00682353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00637920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.494t.1926" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017016680316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blond-Hanten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Greulich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00552130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedorn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>