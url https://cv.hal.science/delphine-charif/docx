--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -66,3437 +66,3587 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RBApy: Extending resource allocation modeling to eukaryotes in complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Bodeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bessoltane-Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaghim Temtem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid meiotic prophase chromosome movements in Arabidopsis thaliana are linked to essential reorganization at the nuclear envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.5964. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50169-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic dataset for investigating the Arabidopsis Unfolded Protein Response under chronic, proteotoxic endoplasmic reticulum stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ivsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.110243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide specificity of plant genome editing by both CRISPR–Cas9 and TALEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bessoltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostlend Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-13034-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets of seed mucilage traits for Arabidopsis thaliana natural accessions with atypical outer mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00857-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.604728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.604728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive nuclear reprogramming and endoreduplication in mature leaf during floral induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Molitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bessoltane-Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1738-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217 (1), pp.367-377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, 13 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xyloglucan Metabolism Differentially Impacts the Cell Wall Characteristics of the Endosperm and Embryo during Arabidopsis Seed Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Effroy-Cuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 170 (3), pp.1367--80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.15.01312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cryptic cytoplasmic male sterility unveils a possible gynodioecious past for [i]Arabidopsis thaliana[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesary Waszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0062450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Herbinière-Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (suppl), pp.S1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00661197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host gene response to endosymbiont and pathogen in the cereal weevil \textitSitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.S14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative high-throughput transcriptome sequencing and development of SiESTa, the \textitSilene EST annotation database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Widmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosymbiont metacommunities, mtDNA diversity and the evolution of the Bemisia tabaci (Hemiptera: Aleyrodidae) species complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaelle Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (19), pp.4365-4378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04775.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Detection Penetrance and Transmission of an Inherited Virus Responsible for Behavioral Manipulation of an Insect Parasitoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Patot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (3), pp.703-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01778-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Voronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mollereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Weevil immune genes and their expression in the bacteriome tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perez-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1741-7007-6-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MareyMap: an R-based tool with graphical interface for estimating recombination rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rezvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.2188-2189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vavre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.210-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeqinR 1.0-2: a contributed package to the R project for statistical computing devoted to biological sequences retrieval and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, --, pp.207-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of the Bacteriophage WO in the Endosymbiotic Bacteria &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gavotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stouthamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.427-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online synonymous codon usage analyses with the ade4 and seqinR packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.545-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3506,139 +3656,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">seqinr: Biological Sequences Retrieval and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean R Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3648,396 +3798,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFLOMICS: R package and Shiny interface for integrative analysis of omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bessoltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paysant-Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R (2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFLOMICS: R package and Shiny interface for Integrative analysis of omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bessoltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paysant-Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heat is on : what is the effect of climate change on seed mucilage production in Arabidopsis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées du Réseau Français des Parois, Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4047,167 +4197,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and isolating meiotic mutants in a polyploid brassica crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pfalz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Meiosis : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2061, Humana, 405 p., 2020, Methods in Molecular Biology, 978-1-4939-9817-3 ; 978-1-4939-9818-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9818-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4217,772 +4367,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of mucilage to seed longevity and how the maternal environment influences it production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Seed Science 6th workshop on the molecular aspects of seed dormancy and germination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Seed Science, Sep 2019, Volendam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational research into meiotic recombination: more than mere validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pfalz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bessoltane-Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the influence of climate induced temperature changes on the production of polysaccharides in Arabidopsis seed mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Cell Wall Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of mucilage to seed life expectancy and how the maternal environment influences its production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Japan GDRI-Integrative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there common host functions involved in insect symbioses ? A comparative transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FA0701 "Arthropod Symbioses: from fundamental studies to pest and disease management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Jan 2010, Funchal, Portugal. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and immune particularities of the weevil's bacteriome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5129,51 +5279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivsic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062450" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blavet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-376" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezvoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodeit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaghim Temtem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13034-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hiard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blavet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-376" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezvoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>