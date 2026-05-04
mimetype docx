--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1732,161 +1732,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t>
+                <w:t xml:space="preserve">Host gene response to endosymbiont and pathogen in the cereal weevil \textitSitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Kremer</w:t>
+                <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">C. Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2012, 12, pp.S14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763438v1</w:t>
+                <w:t xml:space="preserve">hal-02278586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
               </w:r>
@@ -1924,51 +1924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (suppl), pp.S1. </w:t>
@@ -2000,161 +2000,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00661197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host gene response to endosymbiont and pathogen in the cereal weevil \textitSitophilus oryzae</w:t>
+                <w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vigneron</w:t>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12, pp.S14. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278586v1</w:t>
+                <w:t xml:space="preserve">hal-00763438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative high-throughput transcriptome sequencing and development of SiESTa, the \textitSilene EST annotation database</w:t>
               </w:r>
@@ -2416,51 +2416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,295 +2686,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Voronin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charif</w:t>
+                <w:t xml:space="preserve">N. Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+                <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Mollereau</w:t>
+                <w:t xml:space="preserve">M. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850400v1</w:t>
+                <w:t xml:space="preserve">hal-00428410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Charif</w:t>
+                <w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Henri</w:t>
+                <w:t xml:space="preserve">Denis Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bataille</w:t>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Prévost</w:t>
+                <w:t xml:space="preserve">Bertrand Mollereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428410v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Weevil immune genes and their expression in the bacteriome tissue</w:t>
               </w:r>
@@ -2986,64 +2986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perez-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3196,273 +3196,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SeqinR 1.0-2: a contributed package to the R project for statistical computing devoted to biological sequences retrieval and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mouton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Vavre</w:t>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.210-213</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, --, pp.207-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434634v1</w:t>
+                <w:t xml:space="preserve">hal-00434576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeqinR 1.0-2: a contributed package to the R project for statistical computing devoted to biological sequences retrieval and analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulétreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Lobry</w:t>
+                <w:t xml:space="preserve">F. Vavre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, --, pp.207-232</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.210-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434576v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of the Bacteriophage WO in the Endosymbiotic Bacteria &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gavotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stouthamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,277 +4500,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational research into meiotic recombination: more than mere validations</w:t>
+                <w:t xml:space="preserve">Predicting the influence of climate induced temperature changes on the production of polysaccharides in Arabidopsis seed mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gonzalo</w:t>
+                <w:t xml:space="preserve">H.M. North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Blary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bessoltane-Bentahar</w:t>
+                <w:t xml:space="preserve">M.C. Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Crucifer Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">VIII Cell Wall Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507637v1</w:t>
+                <w:t xml:space="preserve">hal-02609211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the influence of climate induced temperature changes on the production of polysaccharides in Arabidopsis seed mucilage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translational research into meiotic recombination: more than mere validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Ralet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tudel Cadoret</w:t>
+                <w:t xml:space="preserve">Adrian Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Salle</w:t>
+                <w:t xml:space="preserve">Aurelien Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Christophorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pfalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bessoltane-Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Cell Wall Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">21th Crucifer Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609211v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of mucilage to seed life expectancy and how the maternal environment influences its production</w:t>
               </w:r>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,51 +5279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodeit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaghim Temtem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13034-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hiard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blavet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-376" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezvoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodeit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaghim Temtem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13034-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hiard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blavet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-376" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezvoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>