--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2686,295 +2686,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kremer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Charif</w:t>
+                <w:t xml:space="preserve">Denis Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Henri</w:t>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bataille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Prévost</w:t>
+                <w:t xml:space="preserve">Bertrand Mollereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428410v1</w:t>
+                <w:t xml:space="preserve">hal-00850400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kremer</w:t>
+                <w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Voronin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charif</w:t>
+                <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+                <w:t xml:space="preserve">M. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Mollereau</w:t>
+                <w:t xml:space="preserve">G. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850400v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Weevil immune genes and their expression in the bacteriome tissue</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of the Bacteriophage WO in the Endosymbiotic Bacteria &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gavotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stouthamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,51 +5279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodeit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaghim Temtem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13034-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hiard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blavet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-376" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezvoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodeit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaghim Temtem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13034-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00857-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gobron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hiard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blavet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-376" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezvoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. North" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>