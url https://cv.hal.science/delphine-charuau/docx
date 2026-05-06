--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -424,51 +424,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 177, pp.103344. </w:t>
+              <w:t xml:space="preserve">, 2026, 177, pp.103344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2025.103344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -598,159 +598,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement de la coordination respiration-parole en apprentissage de la lecture assistée par ordinateur</w:t>
+                <w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.351-360</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623086v1</w:t>
+                <w:t xml:space="preserve">hal-04623067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t>
+                <w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
@@ -768,250 +768,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623067v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t>
+                <w:t xml:space="preserve">Entraînement de la coordination respiration-parole en apprentissage de la lecture assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613408v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training speech-breathing coordination in computer-assisted reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.5128 - 5132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1039,226 +1039,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Breathing Behavior During Pauses in Children</w:t>
+                <w:t xml:space="preserve">Explorer les stratégies compensatoires respiratoires en parole : le cas des fentes palatines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.68-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253593v1</w:t>
+                <w:t xml:space="preserve">hal-04253625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les stratégies compensatoires respiratoires en parole : le cas des fentes palatines</w:t>
+                <w:t xml:space="preserve">Speech Breathing Behavior During Pauses in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland. pp.4628-4632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-2185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253625v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on speech production at the Phonetics Institute of Strasbourg: a historical perspective on the evolution of basic knowledge</w:t>
               </w:r>
@@ -1467,235 +1467,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variation des patterns respiratoires en parole chez l'enfant</w:t>
+                <w:t xml:space="preserve">L’organisation spatio-temporelle de la respiration chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.222-230, </w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.08005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213808005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300380v1</w:t>
+                <w:t xml:space="preserve">hal-04300449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation spatio-temporelle de la respiration chez l’enfant</w:t>
+                <w:t xml:space="preserve">La variation des patterns respiratoires en parole chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.08005, </w:t>
+              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.222-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213808005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300449v1</w:t>
+                <w:t xml:space="preserve">hal-04300380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des perturbations respiratoires en parole : le cas des enfants porteurs de fentes labio-palatines.</w:t>
               </w:r>
@@ -1916,77 +1916,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Favre-Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée R&amp;T Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t>
@@ -2015,103 +2015,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A karaoke-based game to improve the ability of French primary school pupils in planning pauses and breathing while reading aloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2329,51 +2329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="780D3B27"/>
+    <w:nsid w:val="3B480F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2477,51 +2477,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="993060B1"/>
+    <w:nsid w:val="79EBF4D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2625,51 +2625,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C1C9046"/>
+    <w:nsid w:val="7590D21B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2773,51 +2773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D0D6635"/>
+    <w:nsid w:val="2386A5F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3013,51 +3013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-charuau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0664-219X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270498915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;la Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Brock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zerling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vaxelaire-Sock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grollemund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022STRAC027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-charuau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0664-219X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270498915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;la Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Brock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zerling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vaxelaire-Sock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grollemund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022STRAC027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>