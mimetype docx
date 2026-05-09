--- v0 (2026-03-07)
+++ v1 (2026-05-09)
@@ -127,3723 +127,3723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Printemps de la jeune recherche : l’année 1984. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, p. 161-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As you like it… À propos de deux ouvrages récents parus en Italie sur le droit administratif dans le contexte de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lutte contre le terrorisme par les autorités administratives : rapport français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46, p. 131-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, 18 p</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Printemps de la jeune recherche : l’année 1864. Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, p. 1113-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Printemps de la jeune recherche : l’année 1984. Présentation</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le terrorisme par les autorités administratives : rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraindre l’État à agir face au dérèglement climatique : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, p. 9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraindre l’État à agir face au dérèglement climatique : rapport français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Canali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, p. 117-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet utile des décisions du juge administratif – Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (2360)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, p. 161-164</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.1159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Printemps de la jeune recherche : l’année 1864. Propos introductifs</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04357598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours pour excès de pouvoir : légende ou symbole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, p. 1113-1117</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46, p. 11-13</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04357591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du balai !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contraindre l’État à agir face au dérèglement climatique : rapport français</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soumission au principe de légalité des actes de droit souple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2021/1), pp.151-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision démasquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.1093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion en terre de confi-feu : du bon usage d'une légistique élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, p. 117-169</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.698-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, p. 9-11</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé-suspension à l'épreuve du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.1348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (2360)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ombres portées des lignes directrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/16, pp. 922-926 [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désobéir légalement en prison au nom de la dignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.1041</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture du prétoire aux tiers contre les mesures purement gracieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/17, pp.999-1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codification de la procédure administrative non contentieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nihon University Comparative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.93-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des directives aux lignes directrices : une variation en clairs-obscurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fictions juridiques en droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nihon University Comparative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.49-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La combinaison des critères de l'acte administratif émanant d'une personne privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.2189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La combinaison des critères de l’acte administratif émanant d’une personne privée », note sous CE, 30 décembre 2013, Société immobilière d’économie mixte de la ville de Paris (SIEMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « normativité alternative » au Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.2209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nullus codex sine definitione »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La “normativité alternative” au Conseil d’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuale di diritto amministrativo. Recension de l'ouvrage de Marcello Clarich, Il Mulino, Milan, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Journal of Public Law [Online]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la jurisprudence Danthony à la cession d'un chemin rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullus codex sine definitione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’application de la jurisprudence Danthony à la cession d’un chemin rural », note sous CE, 20 novembre 2013, Commune de Royère-de-Vassivière (Creuse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Décentralisation : à la recherche d’un nouveau souffle ; métropoles, ruralités et financements des collectivités. Propos introductifs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fraus omnia corrumpit », note sous CE, 10 juin 2013, Ministre de l’intérieur, de l’outre-mer, des collectivités territoriales et de l’immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et financements européens à l'heure de la réforme territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraus omnia corrumpit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.1855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le profit de l’un est dommage de l’autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la rétroactivité in mitius&amp;quot;, note sous CE, sect., 16 juillet 2010, M. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle frontière entre mesure d'ordre intérieur et acte administratif susceptible de recours en matière pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.1827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission de service public assurée par une personne privée : clarification ou codification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des instances universitaires&amp;quot;, note sous CE, 12 octobre 2006, M. B... et M. A...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.649-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertà contrattuale e diritto europeo. Recension de l'ouvrage de Mauro Bussani, Utes Libreria, Turin, 20015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des instances universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 649-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ouvrage « Libertà contrattuale e diritto europeo », M. Bussani, Utet Libreria, Turin, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (2), p. 441-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de l'autorité de la chose jugée au pénal sur le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 100-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration ne peut pas prendre des décisions selon des procédures fantaisistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 429-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration ne peut pas prendre des décisions selon des procédures fantaisistes&amp;quot;, note sous CE, 5 octobre 2005, Sté Endymis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.429-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de l'autorité de la chose jugée au pénal sur le juge administratif&amp;quot;, note sous CE, 27 juillet 2005, Ministre de la santé, de la famille et des personnes handicapées c. M. X...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.100-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation rétrospective de la France à raison de la qualification de l'isolement carcéral en mesure d'ordre intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.1388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autorité des marchés financiers : juridiction ? quasi-juridiction ? pseudo-juridiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.1159</w:t>
+              <w:t xml:space="preserve">, 2005, 06, pp.1174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.998</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur les évolutions du droit administratif italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.2031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 05, pp.941</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ratification des ordonnances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2021/1), pp.151-173</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le placement à l'isolement d'un détenu contre son gré est susceptible de recours pour excès de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39, pp.2090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karine Gilberg</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrêt Terrier fête ses 100 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.649</w:t>
+              <w:t xml:space="preserve">, 2003, 04, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...2703 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218229v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02218383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes logiques de la disqualification d'une mesure d'ordre intérieur</w:t>
               </w:r>
@@ -4420,579 +4420,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La fiction comme technique représentative de l’unité de notre système juridique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les artifices du droit : les fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les enseignements de la comparaison : les principes de la procédure administrative dans les droits administratifs nationaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« À la recherche des principes du droit de la procédure administrative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« AERES / ANVUR : une comparaison franco-italienne des processus d’évaluation de la recherche juridique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de l’Association Internationale de Méthodologie Juridique: " L’évaluation de la recherche en droit : enjeux et méthodes ; Assessing research in law : stakes and methods"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur dix ans de jurisprudences suscitées par l’Office International des Prisons sur la défense de la dignité et des droits fondamentaux des détenus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Commission nationale consultative des droits de l’homme, Défendre en justice la cause des personnes détenues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Transparence et équité dans le procès administratif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> deuxième rencontre de droit public du Tribunal administratif de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Transparence et jugement : la transparence impose-t-elle un standard de qualité de la justice ? Étude du contentieux administratif en France et en Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème congrès de l’Association Internationale de Méthodologie Juridique: " Transparency, a governance principle ; La transparence, principe de gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, La Nouvelle-Orléans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, La Nouvelle-Orléans, États-Unis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Responsabilité administrative et Vichy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l’Association Française pour la recherche en droit administratif "La responsabilité administrative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La juridictionnalisation des mesures de l’administration pénitentiaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l’homme, Défendre en justice la cause des personnes détenues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01321899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation des nouveaux outils d’aménagement »</w:t>
               </w:r>
@@ -5497,164 +5497,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrats et droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contentieux administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321800v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01321805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fictions juridiques en droit administratif</w:t>
               </w:r>
@@ -5790,2641 +5790,2641 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La responsabilité administrative, commentaire d’arrêt sous CE, 31 mai 2024, Anghileri, n° 468316</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit – 2026 – Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre-Dalloz, p. 221-241, 2025, 978-2-247-24518-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribunaux administratifs face à la complexité : entre adaptation procédurale et instrumentalisation contentieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carthé-Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rouyere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tribunaux administratifs et la légalité. Nouveaux enjeux, nouvelles méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 117-126, 2025, 978-2-7110-4243-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si l’acte administratif unilatéral nous était conté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Melleray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transformations du droit administratif. 80 ans de l’AJDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre-Dalloz, p. 265-280, 2025, 9-782-2472-4325-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’arrêt Giniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Levinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les beaux arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 187-191, 2025, 978-2-7110-4117-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 23 – Les règlements : décrets et arrêtés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porchy-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation aux études juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 361-373, 2025, 978-2-38094-7014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le droit applicable à l’administration est-il mixte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit – 2025 – Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 23-25, 2024, 978-2-247-23629-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité administrative, commentaire d’arrêt, CE, 30 sept. 2019, Compagnie méridionale de navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Levinet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit – 2024 – Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 240-256, 2023, 978-2-247-22901-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand dessiner, c’est faire. Ou comment faire du droit en images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, p. 187-191, 2025, 978-2-7110-4117-6</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber Amicorum Jean-Yves Chérot, Le droit entre théories et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 175-196, 2023, 978-2-8027-7312-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les tribunaux administratifs face à la complexité : entre adaptation procédurale et instrumentalisation contentieuse</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codification of Administrative Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codification of Administrative Law : A Comparative Study on the Sources of Administrative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hart Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9781509954926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un GISTI l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carthé-Mazères</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandeur et servitudes du bien commun, Mélanges en l’honneur de Jean-Claude Ricci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 121-132, 2023, 978-2-247-20825-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité administrative, commentaire d’arrêt, CE, 10 juin 2020, n° 418166</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, p. 117-126, 2025, 978-2-7110-4243-2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit – 2023 – Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.240-254, 2022, 978-2-247-22162-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité administrative, commentaire d’arrêt sous CE, 31 mai 2024, Anghileri, n° 468316</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrative Procedure and Judicial Review in France&amp;quot;, &amp;quot;French Case Study Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacinto Della Cananea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Andenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judicial Review of Administration in Europe: Procedural Fairness and Propriety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.48-50, 96-97, 115-116, 136-137, 155-156, 177-178, 194-195, 214-215, 230, 252-253, 276, 2021, 978-0-19-886760-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi l'acte administratif unilatéral est-il l'expression de la puissance publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les annales du droit – 2026 – Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lefebvre-Dalloz, p. 221-241, 2025, 978-2-247-24518-5</w:t>
+              <w:t xml:space="preserve">Les annales du droit - 2022 - Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.75-86, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Si l’acte administratif unilatéral nous était conté</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger de la légalité du droit souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Lefebvre-Dalloz, p. 265-280, 2025, 9-782-2472-4325-9</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Tours. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juger de la légalité administrative, quel(s) juge(s) pour quelle(s) légalité(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.89-109, 2021, 978-2-7110-3594-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 23 – Les règlements : décrets et arrêtés</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service public : unité ou diversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagarde</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit - 2021 - Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.95-117, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amenuisement de l'exception d'illégalité externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les moyens dans le contentieux administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44 (1), pp.39-52, 2020, Civitas Europa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Heinich</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Louis Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.335-348, 2020, 979-10-92684-28-5 / 9791092684285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté administrative : brefs propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La citoyenneté administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018 (41), , pp.11-12, 2020, Annuaire Européen d'Administration Publique, 9782731411607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of academic legal publications in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, p. 361-373, 2025, 978-2-38094-7014</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluating Academic Legal Research in Europe. The Advantage of Legging Behind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp. 265-293 [29 p.], 2019, 9781788115490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En quoi le droit applicable à l’administration est-il mixte ?</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service public obéit-il à un droit de privilèges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les annales du droit – 2025 – Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, p. 23-25, 2024, 978-2-247-23629-9</w:t>
+              <w:t xml:space="preserve">Les annales du droit - 2020 - Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.99-113, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand dessiner, c’est faire. Ou comment faire du droit en images.</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité administrative pour faute est-elle à l'avantage ou au détriment des victimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Michel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit, 2019, Droit administratif, méthodologie et sujets corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 220-231 [12 p.], 2018, 978-2-247-17797-4-8263716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relazione tra il diritto amministrativo francese e il diritto europeo: le tensioni emergenti nella procedura amministrativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rouvière</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martin Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Lascio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editoriale Scientifica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diritto amministrativo europeo e diritti nazionali: influenze,tensioni e prospettive a cura di Isaac Martin Delgado e Francesca Di Lascio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 27-37 [11 p.], 2018, 978-88-9391-353-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dématérialisation des procédures administratives et autres téléprocédures. Rapport français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire Européen d'Administration Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIX, PUAM, pp. 47-63 [17 p.], 2017, La dématérialisation des procédures administratives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit - 2018 - Droit administratif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 175-187, 2017, 97822471691778078732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dématérialisation des procédures administratives et autres téléprocédures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire Européen d'Administration Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIX, PUAM, pp. 11-12 [2 p.], 2017, La dématérialisation des procédures administratives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud MAZERES, l’Institution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) droit(s) selon &amp; avec Jean-Arnaud MAZERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions L’Epitoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49-50, 2016, 979-10-92684-19-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de la puissance publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les annales du droit - 2017 - Droit administratif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 190-206, 2016, 97822471605323935765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La juridictionnalisation des mesures de l'administration pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, p. 175-196, 2023, 978-2-8027-7312-2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de la personne détenue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.281-302, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, p. 240-256, 2023, 978-2-247-22901-7</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abécédaire fantaisiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Détours juridiques : le praticien, le théoricien et le rêveur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, p. 121-132, 2023, 978-2-247-20825-8</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Voltaire à Rivero. L’anagramme était presque parfaite... »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La conscience des droits, Mélanges en l’honneur de Jean-Paul Costa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9781509954926</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’inaliénabilité et l’imprescriptibilité du domaine public à l’épreuve de la Convention européenne des droits de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bien public, bien commun, Mélanges en l’honneur de Etienne Fatôme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...1603 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321818v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01321812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le buste du Maître</w:t>
               </w:r>
@@ -9268,51 +9268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gilberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01504975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01504970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ribes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01724567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;lissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/annuaire-europeen-dadministration-publique-ndeg-40-annee-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/annuaire-europeen-dadministration-publique-ndeg-39-annee-2016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carth&#233;-Maz&#232;res" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rouyere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melleray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04439056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/codification-of-administrative-law-9781509954926/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defoort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Della Cananea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Andenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01997433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Gestel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lienhard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01997442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martin Delgado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lascio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Boussard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01502086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438783v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gilberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01504975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01504970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ribes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01724567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;lissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/annuaire-europeen-dadministration-publique-ndeg-40-annee-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/annuaire-europeen-dadministration-publique-ndeg-39-annee-2016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carth&#233;-Maz&#232;res" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rouyere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melleray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04439056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/codification-of-administrative-law-9781509954926/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Della Cananea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Andenas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defoort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lavergne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01997433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Gestel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lienhard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01997442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martin Delgado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lascio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Boussard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01502086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>