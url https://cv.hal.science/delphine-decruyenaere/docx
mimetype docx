--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -896,277 +896,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal resources management in Early Medieval Sogdiana (7-10th centuries CE)</w:t>
+                <w:t xml:space="preserve">Banqueting in Kafir Kala reception hall ? The role of sheep in Early Medieval Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Begmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berdimurodov</w:t>
+                <w:t xml:space="preserve">G. Bogomolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bogomolov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alisher Sandiboev</w:t>
+                <w:t xml:space="preserve">A. Berdimuradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Teramura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conferences of the Institute of Archaeology of Samarkand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Samarkand, Uzbekistan</w:t>
+              <w:t xml:space="preserve">ICAANE – International Congress of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035328v1</w:t>
+                <w:t xml:space="preserve">hal-05035317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banqueting in Kafir Kala reception hall ? The role of sheep in Early Medieval Central Asia</w:t>
+                <w:t xml:space="preserve">Animal resources management in Early Medieval Sogdiana (7-10th centuries CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Begmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berdimurodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogomolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berdimuradov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hirofumi Teramura</w:t>
+                <w:t xml:space="preserve">Alisher Sandiboev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAANE – International Congress of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Conferences of the Institute of Archaeology of Samarkand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Samarkand, Uzbekistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035317v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a collection protocol for the microfaunal remains of Kafir Kala (Samarkand, Uzbekistan)</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begmatov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Teramura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basira Mir-Makhamad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100901118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Daly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mullin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aas9411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimurodov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogomolov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Sandiboev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimuradov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Noseda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barno Bobomurodova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjona Murodovna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usami Tomoyuki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rakhmonov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Khazaeli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rahmonov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakhmonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroj Mirzaahmedov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begmatov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Teramura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basira Mir-Makhamad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100901118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Daly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mullin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aas9411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogomolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimuradov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimurodov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Sandiboev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Noseda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barno Bobomurodova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjona Murodovna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usami Tomoyuki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rakhmonov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Khazaeli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rahmonov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakhmonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroj Mirzaahmedov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>