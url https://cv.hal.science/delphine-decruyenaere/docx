--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -896,398 +896,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banqueting in Kafir Kala reception hall ? The role of sheep in Early Medieval Central Asia</w:t>
+                <w:t xml:space="preserve">Animal resources management in Early Medieval Sogdiana (7-10th centuries CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Begmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Berdimurodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Bogomolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hirofumi Teramura</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisher Sandiboev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAANE – International Congress of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Conferences of the Institute of Archaeology of Samarkand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Samarkand, Uzbekistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035317v1</w:t>
+                <w:t xml:space="preserve">hal-05035328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal resources management in Early Medieval Sogdiana (7-10th centuries CE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a collection protocol for the microfaunal remains of Kafir Kala (Samarkand, Uzbekistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Noseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barno Bobomurodova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjona Murodovna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conferences of the Institute of Archaeology of Samarkand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Samarkand, Uzbekistan</w:t>
+              <w:t xml:space="preserve">Steppe Sisters Annual General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Steppe Sisters, Oct 2023, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035328v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a collection protocol for the microfaunal remains of Kafir Kala (Samarkand, Uzbekistan)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barno Bobomurodova</w:t>
+                <w:t xml:space="preserve">Banqueting in Kafir Kala reception hall ? The role of sheep in Early Medieval Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Begmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bogomolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjona Murodovna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Berdimuradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Teramura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steppe Sisters Annual General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Steppe Sisters, Oct 2023, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">ICAANE – International Congress of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018608v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on ritual practices during the Iron Age in Oman through the faunal remains of Mudhmar East II</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begmatov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Teramura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basira Mir-Makhamad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100901118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Daly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mullin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aas9411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogomolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimuradov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimurodov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Sandiboev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Noseda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barno Bobomurodova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjona Murodovna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usami Tomoyuki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rakhmonov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Khazaeli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rahmonov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakhmonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroj Mirzaahmedov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begmatov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Teramura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basira Mir-Makhamad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100901118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Daly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mullin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aas9411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delegue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimurodov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogomolov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Sandiboev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Noseda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barno Bobomurodova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjona Murodovna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimuradov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usami Tomoyuki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rakhmonov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Khazaeli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rahmonov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakhmonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siroj Mirzaahmedov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>