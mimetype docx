--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -6120,277 +6120,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Santenoise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642971v1</w:t>
+                <w:t xml:space="preserve">hal-05299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">An de Schrijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299712v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carbone organique des sols</w:t>
               </w:r>
@@ -6724,394 +6724,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642914v1</w:t>
+                <w:t xml:space="preserve">hal-04311202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Abbadie</w:t>
+                <w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">David L. Achat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217071v1</w:t>
+                <w:t xml:space="preserve">hal-04642914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311202v1</w:t>
+                <w:t xml:space="preserve">hal-04217071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t>
               </w:r>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7490,51 +7490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An de Schrijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
@@ -7557,243 +7557,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter accrual: current controversies on mechanisms controlling carbon storage in soils and novel perspectives to explore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping carbon stocks and storage capacity for different soil types and land uses over full soil profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the German Soil Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Trèves, Germany</w:t>
+              <w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219765v1</w:t>
+                <w:t xml:space="preserve">hal-04321085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping carbon stocks and storage capacity for different soil types and land uses over full soil profiles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil organic matter accrual: current controversies on mechanisms controlling carbon storage in soils and novel perspectives to explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the German Soil Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321085v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-quantitative evaluation and mapping of bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
               </w:r>
@@ -7926,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8127,385 +8127,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering promoted by biological activity enhances carbon storage inside large phyllosilicate particles in acidic forest soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of soil organic carbon turnover, as a function of soil depth, by the use of C isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Chinese Society of Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219742v1</w:t>
+                <w:t xml:space="preserve">hal-03657014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of soil organic carbon turnover, as a function of soil depth, by the use of C isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Chinese Society of Isotopes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Pékin, China</w:t>
+              <w:t xml:space="preserve">DeepSurf Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657014v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Olivier Redon</w:t>
+                <w:t xml:space="preserve">Weathering promoted by biological activity enhances carbon storage inside large phyllosilicate particles in acidic forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingride van der Kellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeepSurf Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657002v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage de carbone organique des sols forestiers : analyse quantitative, facteurs de contrôle, possibilités d’action pour un stockage additionnel</w:t>
               </w:r>
@@ -8530,51 +8530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8638,77 +8638,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DeepSurf Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
@@ -8731,260 +8731,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Forest management and soil organic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">EU Green Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission européenne, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030804v1</w:t>
+                <w:t xml:space="preserve">hal-03194988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management and soil organic carbon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+                <w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Green Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission européenne, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194988v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers</w:t>
               </w:r>
@@ -9009,51 +9009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9233,77 +9233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers - De l’étude des mécanismes aux outils opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Gestion forestière et carbone : quelles recommandations ? » ; Workshop CNPF-I4CE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9322,782 +9322,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of organo-mineral assemblages using nanoscale imaging techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbone dans les sols forestiers : de l'étude des processus aux patrons à l’échelle nationale - enjeux et méthodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">27-ièmes journées de la Recherche - IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656857v1</w:t>
+                <w:t xml:space="preserve">hal-03194979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du Carbone des sols forestiers</w:t>
+                <w:t xml:space="preserve">Investigation of organo-mineral assemblages using nanoscale imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kfé ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">DBG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656848v1</w:t>
+                <w:t xml:space="preserve">hal-03656857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone dans les sols forestiers : de l'étude des processus aux patrons à l’échelle nationale - enjeux et méthodologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique du Carbone des sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27-ièmes journées de la Recherche - IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Kfé ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194979v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">25 ans Renecofor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603117v1</w:t>
+                <w:t xml:space="preserve">hal-03656792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy balance associated with the degradation of lignocellulosic material by white-rot and brown-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bédu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schwartz</w:t>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958827v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans Renecofor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656792v1</w:t>
+                <w:t xml:space="preserve">hal-02958827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy balance associated with the degradation of lignocellulosic material by white-rot and brown-rot fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barry Goodell</w:t>
+                <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, vienne, Austria</w:t>
+              <w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340861v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of soil organic matter dynamics based on substrate accessibility to microbes and enzymes</w:t>
               </w:r>
@@ -10312,51 +10312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l’atténuation du changement climatique ? (séminaire ADEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10433,51 +10433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex ARBRE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
@@ -10765,51 +10765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Nikitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bredoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11655,51 +11655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olivier Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11875,51 +11875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12505,51 +12505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Nikitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13310,51 +13310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d’expérimentation et d’observation de terrain pour l’étude des processus : de l’analyse des besoins à la conception d’un site expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Santenoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13505,51 +13505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF01DFC7"/>
+    <w:nsid w:val="B4295D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13736,51 +13736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-derrien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6482-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13734919X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Udelhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Werner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00721-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.04.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Didion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Liski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1955-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R T Spencer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kenrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mcmillan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28977-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Benbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2493-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavela Barsukov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Litvinov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2717-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Brewer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0138-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Schierbeek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Houtekamer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Engeland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C33A5F3BC70E0916589BADE88C4C72A9DC16FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mazoumbou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1963-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bode" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.09.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-733-2013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Nico" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203745k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6228" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NGD0CT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Plante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.05.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94HXGDFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kleber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5181-2012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01333.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2MGQJNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9586-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.01.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3BTP17C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00811.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FL7KBZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Hejden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219765v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194508v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656857v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837373v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580827v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat &#192; L'Energie Atomique" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Aix-Marseille 2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799405v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bashuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-derrien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6482-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13734919X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Udelhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Werner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00721-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.04.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Didion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Liski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1955-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R T Spencer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kenrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mcmillan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28977-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Benbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2493-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavela Barsukov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Litvinov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2717-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Brewer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0138-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Schierbeek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Houtekamer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Engeland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C33A5F3BC70E0916589BADE88C4C72A9DC16FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mazoumbou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1963-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bode" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.09.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-733-2013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Nico" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203745k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6228" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NGD0CT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Plante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.05.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94HXGDFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kleber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5181-2012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01333.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2MGQJNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9586-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.01.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3BTP17C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00811.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FL7KBZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Hejden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194508v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656848v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837373v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580827v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat &#192; L'Energie Atomique" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Aix-Marseille 2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799405v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bashuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>