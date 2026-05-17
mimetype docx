--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -220,287 +220,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial mapping of soil type and land cover influence on ecosystem services</w:t>
+                <w:t xml:space="preserve">Depth dependence of soil organic carbon additional storage capacity in different soil types by the 2050 target for carbon neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43, pp.e01008. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.149-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-149-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266479v1</w:t>
+                <w:t xml:space="preserve">hal-05074028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth dependence of soil organic carbon additional storage capacity in different soil types by the 2050 target for carbon neutrality</w:t>
+                <w:t xml:space="preserve">Territorial mapping of soil type and land cover influence on ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.149-174. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.e01008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-11-149-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074028v1</w:t>
+                <w:t xml:space="preserve">hal-05266479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t>
               </w:r>
@@ -748,351 +748,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Norway spruce pre-degradation stages induced by Gloeophyllum trabeum on fungal and bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Barry Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Gry Alfredsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.101188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032123v1</w:t>
+                <w:t xml:space="preserve">hal-04106625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Norway spruce pre-degradation stages induced by Gloeophyllum trabeum on fungal and bacterial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Valette</w:t>
+                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Goodell</w:t>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gry Alfredsen</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.101188. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106625v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1173,64 +1173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156 (108196), </w:t>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,51 +1570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing: An emerging opportunity for soil science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1730,51 +1730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Kayler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1838,51 +1838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linkage of 13C and 15N soil depth gradients with C:N and O:C stoichiometry reveals tree species effects on organic matter turnover in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,90 +1959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing organic stocks in agricultural soils: Knowledge gaps and potential innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,51 +2374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil organic carbon dynamics in temperate forests with Yasso07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Didion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,295 +2623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere–soil carbon transfer as a function of soil depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil evaporation and organic matter turnover in the Sub-Taiga and Forest-Steppe of southwest Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary E. Kayler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Brédoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Balesdent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Helene Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel A. Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Olga Rusalimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0328-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28977-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073138v1</w:t>
+                <w:t xml:space="preserve">hal-02624150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil evaporation and organic matter turnover in the Sub-Taiga and Forest-Steppe of southwest Siberia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Brédoire</w:t>
+                <w:t xml:space="preserve">Atmosphere–soil carbon transfer as a function of soil depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Mcmillan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel A. Barsukov</w:t>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Rusalimova</w:t>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559 (7715), pp.599-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28977-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624150v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating organic carbon fractions with varying turnover rates in temperate agricultural soils – A comprehensive method comparison</w:t>
               </w:r>
@@ -3031,77 +3031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and perspectives: Can we use the soil carbon saturation deficit to quantitatively assess the soil carbon storage potential, or should we explore other strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angers Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,90 +3178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel A. Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, pp.2493-2509. </w:t>
@@ -3433,103 +3433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Nikitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavela Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3686,851 +3686,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoSIMS investigation of glycine-derived C and N retention with soil organo-mineral associations</w:t>
+                <w:t xml:space="preserve">Comparison of gas chromatography/isotope ratio mass spectrometry and liquid chromatography/isotope ratio mass spectrometry for carbon stable-isotope analysis of carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Joseph Hatton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A. Brewer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Henk Schierbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Houtekamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-015-0138-8⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (13), pp.1205-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218462v1</w:t>
+                <w:t xml:space="preserve">hal-02629933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of gas chromatography/isotope ratio mass spectrometry and liquid chromatography/isotope ratio mass spectrometry for carbon stable-isotope analysis of carbohydrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NanoSIMS investigation of glycine-derived C and N retention with soil organo-mineral associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van Engeland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre-Joseph Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7217⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (3), pp.303-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-015-0138-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02629933v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
+                <w:t xml:space="preserve">The role of harvest residues to sustain tree growth and soil nitrogen stocks in a tropical Eucalyptus plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leglize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Jean-Claude Mazoumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 376 (1-2), pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-013-1963-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934639v1</w:t>
+                <w:t xml:space="preserve">hal-02631725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of harvest residues to sustain tree growth and soil nitrogen stocks in a tropical Eucalyptus plantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Versini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Mazoumbou</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Mareschal</w:t>
+                <w:t xml:space="preserve">Louisette Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 376 (1-2), pp.245-260. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-013-1963-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631725v1</w:t>
+                <w:t xml:space="preserve">hal-01268955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Assimilation and accumulation of C by fungi and bacteria attached to soil density fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Joseph Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Plain</w:t>
+                <w:t xml:space="preserve">Samuel Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisette Gelhaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t>
+                <w:t xml:space="preserve">Pascal Boeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t>
+              <w:t xml:space="preserve">, 2014, 79, pp.132 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268955v1</w:t>
+                <w:t xml:space="preserve">hal-01555351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation and accumulation of C by fungi and bacteria attached to soil density fractions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bode</w:t>
+                <w:t xml:space="preserve">Audrey Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Angeli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 497-498, pp. 345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.09.013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555351v1</w:t>
+                <w:t xml:space="preserve">hal-02934639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus status of soils from contrasting forested ecosystems in southwestern Siberia: effects of microbiological and physicochemical properties</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4644,958 +4644,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoSIMS Study of Organic Matter Associated with Soil Aggregates: Advantages, Limitations, and Combination with STXM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Transfer of litter-derived N to soil mineral-organic associations: Evidence from decadal N-15 tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter S. Nico</w:t>
+                <w:t xml:space="preserve">Markus Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Kleber</w:t>
+                <w:t xml:space="preserve">Christophe Moni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain F. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es203745k⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (12), pp.1489 - 1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645140v1</w:t>
+                <w:t xml:space="preserve">hal-02649323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale approach to determine accurate elemental and isotopic ratios by nano-scale secondary ion mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (11), pp.1363 - 1371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.6228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of litter-derived N to soil mineral-organic associations: Evidence from decadal N-15 tracer experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Density fractions versus size separates: does physical fractionation isolate functional soil compartments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kleber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.05.002⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (12), pp.5181 - 5197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-5181-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649323v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density fractions versus size separates: does physical fractionation isolate functional soil compartments?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pulse-labelling trees to study carbon allocation dynamics: a review of methods, current knowledge and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alfredo Lattanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Pumpanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-5181-2012⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.776 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tps057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651043v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-labelling trees to study carbon allocation dynamics: a review of methods, current knowledge and future prospects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando Alfredo Lattanzi</w:t>
+                <w:t xml:space="preserve">NanoSIMS Study of Organic Matter Associated with Soil Aggregates: Advantages, Limitations, and Combination with STXM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Joseph Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka Pumpanen</w:t>
+                <w:t xml:space="preserve">Peter S. Nico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (6), pp.776 - 798. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (7), pp.3943 - 3949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tps057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es203745k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268334v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the mean residence time of soil carbon fractions using stable isotopes: impacts of the model framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution de la rhizodéposition aux matières organiques du sol, quelques implications pour la modélisation de la dynamique du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.201-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649284v1</w:t>
+                <w:t xml:space="preserve">hal-02650492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la rhizodéposition aux matières organiques du sol, quelques implications pour la modélisation de la dynamique du carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing the mean residence time of soil carbon fractions using stable isotopes: impacts of the model framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Amelung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp.237 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01333.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650492v1</w:t>
+                <w:t xml:space="preserve">hal-02649284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From land to water, an overview of organic matter research in France. Proceedings of the Sainte-Maxime 2009 symposium organized by the French network on organic matter research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,77 +5655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biosyntheses of individual neutral sugars among sets of substrates and soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 139 (1-2), pp.190-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5771,90 +5771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The turnover of carbohydrate carbon in a cultivated soil estimated by 13C natural abundances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Balabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (4), pp.547-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5926,501 +5926,501 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion of carbon storage by weathering of pristine phyllosilicate at the decadal timescale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Cochet</w:t>
+                <w:t xml:space="preserve">An de Schrijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international symposium on the interactions of soil minerals with organic matter and microbes (ISMOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tsukuba (JAPAN), Japan</w:t>
+              <w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299658v1</w:t>
+                <w:t xml:space="preserve">hal-04642971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des champignons dans les cycles biogéochimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Promotion of carbon storage by weathering of pristine phyllosilicate at the decadal timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingride van der Kellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Les champignons des sols de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9th international symposium on the interactions of soil minerals with organic matter and microbes (ISMOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299645v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rôle des champignons dans les cycles biogéochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Symposium Les champignons des sols de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299712v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An de Schrijver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642971v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carbone organique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Association Française des Professeurs de SVT : Cycle du Carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About our evolving understanding of key processes controling SOM dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP SoilSystems: 3rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6508,666 +6508,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité des sols, cycles biogéochimiques, les 3 moteurs de la durabilité des écosystèmes forestiers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
+                <w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory van der Hejden</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jun 2023, Paris (on line), France</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315907v1</w:t>
+                <w:t xml:space="preserve">hal-04217071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques et facteurs influençant le stockage de carbone organique dans les sols forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Achat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Climat, Forêt &amp; Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'économie pour le climat (I4CE ; https://www.i4ce.org), Jun 2023, Paris (France), France</w:t>
+              <w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642944v1</w:t>
+                <w:t xml:space="preserve">hal-04642914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les pratiques et facteurs influençant le stockage de carbone organique dans les sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Club Climat, Forêt &amp; Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'économie pour le climat (I4CE ; https://www.i4ce.org), Jun 2023, Paris (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04311202v1</w:t>
+                <w:t xml:space="preserve">hal-04642944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David L. Achat</w:t>
+                <w:t xml:space="preserve">Mapping spatial and vertical repartitions of soil carbon stocks, additional storage potential and storage dynamics at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642914v1</w:t>
+                <w:t xml:space="preserve">hal-04311202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques et facteurs influençant le stockage de carbone organique dans les sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Club Carbone Forêt-Bois I4CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217071v1</w:t>
+                <w:t xml:space="preserve">hal-04219759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7186,152 +7160,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques et facteurs influençant le stockage de carbone organique dans les sols forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fertilité des sols, cycles biogéochimiques, les 3 moteurs de la durabilité des écosystèmes forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory van der Hejden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Carbone Forêt-Bois I4CE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, on line, France</w:t>
+              <w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jun 2023, Paris (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219759v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil ecosystem services and prospective as drivers for regional land planning: an interdisciplinary approach</w:t>
               </w:r>
@@ -7343,77 +7343,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Feraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7490,51 +7490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An de Schrijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
@@ -7576,90 +7576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping carbon stocks and storage capacity for different soil types and land uses over full soil profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEEPSURF 2022 : Energy and ecological transition conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7684,51 +7684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic matter accrual: current controversies on mechanisms controlling carbon storage in soils and novel perspectives to explore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,90 +7792,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-quantitative evaluation and mapping of bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7926,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,1041 +8019,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent weathering promotes carbon storage inside large phyllosilicate particles in forest soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantification of soil organic carbon turnover, as a function of soil depth, by the use of C isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, on line, Switzerland</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Chinese Society of Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219736v1</w:t>
+                <w:t xml:space="preserve">hal-03657014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of soil organic carbon turnover, as a function of soil depth, by the use of C isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Chinese Society of Isotopes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Pékin, China</w:t>
+              <w:t xml:space="preserve">DeepSurf Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657014v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Weathering promoted by biological activity enhances carbon storage inside large phyllosilicate particles in acidic forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingride van der Kellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Galy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeepSurf Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657002v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering promoted by biological activity enhances carbon storage inside large phyllosilicate particles in acidic forest soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le stockage de carbone organique des sols forestiers : analyse quantitative, facteurs de contrôle, possibilités d’action pour un stockage additionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">Session de l'Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219742v1</w:t>
+                <w:t xml:space="preserve">hal-03657040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage de carbone organique des sols forestiers : analyse quantitative, facteurs de contrôle, possibilités d’action pour un stockage additionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recent weathering promotes carbon storage inside large phyllosilicate particles in forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingride van der Kellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session de l'Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, on line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657040v1</w:t>
+                <w:t xml:space="preserve">hal-04219736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de renouvellement du carbone organique stocké dans les horizons profonds des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeepSurf Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656966v1</w:t>
+                <w:t xml:space="preserve">hal-03030804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management and soil organic carbon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamique de renouvellement du carbone organique stocké dans les horizons profonds des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Green Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission européenne, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">DeepSurf Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194988v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Forest management and soil organic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">EU Green Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission européenne, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030804v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9089,1058 +9089,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carbone dans les sols forestiers : de l'étude des processus aux patrons à l’échelle nationale - enjeux et méthodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">27-ièmes journées de la Recherche - IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958865v1</w:t>
+                <w:t xml:space="preserve">hal-03194979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers - De l’étude des mécanismes aux outils opérationnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of organo-mineral assemblages using nanoscale imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Gestion forestière et carbone : quelles recommandations ? » ; Workshop CNPF-I4CE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">DBG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194508v1</w:t>
+                <w:t xml:space="preserve">hal-03656857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone dans les sols forestiers : de l'étude des processus aux patrons à l’échelle nationale - enjeux et méthodologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamique du Carbone des sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27-ièmes journées de la Recherche - IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Kfé ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194979v1</w:t>
+                <w:t xml:space="preserve">hal-03656848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of organo-mineral assemblages using nanoscale imaging techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact de pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers - De l’étude des mécanismes aux outils opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Remusat</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">« Gestion forestière et carbone : quelles recommandations ? » ; Workshop CNPF-I4CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656857v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du Carbone des sols forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kfé ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656848v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans Renecofor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656792v1</w:t>
+                <w:t xml:space="preserve">hal-02958827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy balance associated with the degradation of lignocellulosic material by white-rot and brown-rot fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barry Goodell</w:t>
+                <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, vienne, Austria</w:t>
+              <w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340861v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">25 ans Renecofor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958827v1</w:t>
+                <w:t xml:space="preserve">hal-03656792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Energy balance associated with the degradation of lignocellulosic material by white-rot and brown-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bédu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Feller</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603117v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of soil organic matter dynamics based on substrate accessibility to microbes and enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10204,51 +10204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Organo-Mineral Association at the Micron Scale by NanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10286,77 +10286,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques de gestion sylvicole sur l’évolution des stocks de carbone dans les sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l’atténuation du changement climatique ? (séminaire ADEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10375,385 +10375,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling soil organic carbon dynamics in temperate forests using Yasso07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Didion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">L. Liski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+                <w:t xml:space="preserve">hal-01837373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soil organic carbon dynamics in temperate forests using Yasso07</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Connaissances actuelles sur la dynamique du C dans les sols et les processus gouvernant le stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France, "Stocker du carbone dans les sols pour lutter contre le changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837373v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances actuelles sur la dynamique du C dans les sols et les processus gouvernant le stockage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France, "Stocker du carbone dans les sols pour lutter contre le changement climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580827v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of snow cover on nutrients dynamics in Western Siberia territories</w:t>
               </w:r>
@@ -10765,51 +10765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Nikitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bredoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10858,320 +10858,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phosphorus status of aspen forests and unmanaged grasslands across a gradient of site conditions in Southwestern Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Brédoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Barsukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t>
+              <w:t xml:space="preserve">Meeting "Essentials of Ecosystem Nutrition Analyses". Part of SPP 1685 Ecosystem Nutrition: Forest Strategies for Limited Phosphorus Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269105v1</w:t>
+                <w:t xml:space="preserve">hal-02742438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus status of aspen forests and unmanaged grasslands across a gradient of site conditions in Southwestern Siberia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory van Der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting "Essentials of Ecosystem Nutrition Analyses". Part of SPP 1685 Ecosystem Nutrition: Forest Strategies for Limited Phosphorus Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Freising, Germany</w:t>
+              <w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742438v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation and consistency of the processes driving soil organic matter dynamics at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11261,51 +11261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t>
@@ -11334,77 +11334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of polysaccharides in soil and its modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Commissariat À L'Energie Atomique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11629,90 +11629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la capacité de stockage additionnel de carbone organique dans les sols à horizon 2050 à l'échelle d'un petit territoire, en fonction du type de sol et de la profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olivier Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t>
@@ -11735,256 +11735,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the carbon storage capacity of full soil profiles over 50 years for different soil types and land uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+                <w:t xml:space="preserve">Effet des espèces d'arbres et des propriétés du site forestier sur la biochimie de la matière organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique de l'Ecole Doctorale SiReNa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311235v1</w:t>
+                <w:t xml:space="preserve">hal-03712384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des espèces d'arbres et des propriétés du site forestier sur la biochimie de la matière organique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+                <w:t xml:space="preserve">Estimating the carbon storage capacity of full soil profiles over 50 years for different soil types and land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique de l'Ecole Doctorale SiReNa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712384v1</w:t>
+                <w:t xml:space="preserve">hal-04311235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t>
               </w:r>
@@ -11996,77 +11996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t>
@@ -12156,51 +12156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Nikitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rusalimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
@@ -12281,51 +12281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Nikitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel A. Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rusalimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
@@ -12380,51 +12380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12505,51 +12505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Nikitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12630,51 +12630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bashuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,103 +12729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité des contaminants organiques hydrocarbonés dans les sols : DECORES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. ADEME Editions, 2014, Recueil des résumés - Communications posters</w:t>
@@ -12899,51 +12899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produit permettant d'étudier l'évolution des matières organiques dans et sur les sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13006,64 +13006,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasso 07. French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13169,51 +13169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13310,51 +13310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d’expérimentation et d’observation de terrain pour l’étude des processus : de l’analyse des besoins à la conception d’un site expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Santenoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13505,51 +13505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4295D08"/>
+    <w:nsid w:val="8D2FCFCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13736,51 +13736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-derrien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6482-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13734919X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Udelhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Werner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00721-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.04.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Didion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Liski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1955-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R T Spencer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kenrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mcmillan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28977-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Benbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2493-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavela Barsukov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Litvinov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2717-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Brewer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0138-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Schierbeek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Houtekamer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Engeland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C33A5F3BC70E0916589BADE88C4C72A9DC16FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mazoumbou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1963-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bode" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.09.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-733-2013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Nico" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203745k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6228" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NGD0CT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Plante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.05.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94HXGDFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kleber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5181-2012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01333.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2MGQJNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9586-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.01.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3BTP17C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00811.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FL7KBZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Hejden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194508v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656848v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837373v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580827v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat &#192; L'Energie Atomique" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Aix-Marseille 2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799405v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bashuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-derrien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6482-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13734919X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bredoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107870" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Udelhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Werner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00721-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.04.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Didion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Liski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1955-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R T Spencer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kenrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mcmillan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rusalimova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28977-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Benbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2493-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavela Barsukov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Litvinov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2717-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Schierbeek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Houtekamer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Engeland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7217" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C33A5F3BC70E0916589BADE88C4C72A9DC16FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Brewer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0138-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mazoumbou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1963-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555351v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bode" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.09.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-733-2013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Plante" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.05.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94HXGDFK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6228" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NGD0CT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kleber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5181-2012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Nico" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203745k" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01333.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2MGQJNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9586-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.01.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3BTP17C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00811.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FL7KBZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299645v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11518" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Hejden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feraux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311224v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656848v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580827v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Barsukov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Commissariat &#192; L'Energie Atomique" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Aix-Marseille 2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311235v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799405v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bashuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260995v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642556v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>