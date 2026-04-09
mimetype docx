--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -169,3654 +169,3654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La défense européenne face au défi géopolitique en mer Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Défense européenne et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La défense européenne face au défi géopolitique en mer Rouge</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la guerre en Ukraine sur la coopération militaire franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://theconversation.com/limpact-de-la-guerre-en-ukraine-sur-la-cooperation-militaire-franco-allemande-223671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en Ukraine produit-elle un effet d’engrenage pour la défense européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 170, pp.34-35</w:t>
+              <w:t xml:space="preserve">, 2024, 169, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'impact de la guerre en Ukraine sur la coopération militaire franco-allemande</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle Commission européenne et la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne après les élections de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an de guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualisation de la Revue stratégique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième Rubicon allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous dit la PSDC civile de la puissance européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de programmation militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Facilité européenne de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe de la défense, un mirage stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Union européenne, l’illusion géopolitique ?, 2023 (3), pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.233.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand retour de la défense européenne, ou éternel recommencement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers quelle direction pointe la boussole stratégique européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution ou évolution stratégique à Berlin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European defence in an interpolar context: explaining the limitations of French-German contribution to European strategic autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defence Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Interpolarity. Re-Visiting Security and the Global Order, 22 (4), pp.591-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14702436.2022.2110474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en Ukraine a-t-elle changé la nature de la puissance européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PFUE peut-elle révolutionner la défense européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, https://theconversation.com/limpact-de-la-guerre-en-ukraine-sur-la-cooperation-militaire-franco-allemande-223671</w:t>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/guerre-en-ukraine-vers-une-defense-europeenne-178261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre en Ukraine produit-elle un effet d’engrenage pour la défense européenne ?</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle coalition allemande est-elle une bonne nouvelle pour la défense européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 169, pp.36-37</w:t>
+              <w:t xml:space="preserve">, 2022, 157, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réutiliser des données qualitatives pour analyser les politiques de défense : avenir ou utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.263-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109202ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne et l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 174, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2021, 153, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La défense européenne après les élections de 2024</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lequesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/4 (70), pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.070.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Russie, adjuvant ou fossoyeur de l’autonomie stratégique européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 173, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2021, 155, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actualisation de la Revue stratégique française</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Biden, un espoir pour la défense européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 163, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2021, 151, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le deuxième Rubicon allemand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel bilan pour la présidence allemande de l’UE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2021, 152, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que nous dit la PSDC civile de la puissance européenne ?</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UE aurait-elle pu sauver l’Afghanistan du retour des talibans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 166, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2021, 156, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi de programmation militaire</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne, grande absente de la gestion du conflit au Proche-Orient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 168, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2021, 154, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un an de guerre en Ukraine</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opérations de paix conduites par les organisations régionales euro-atlantiques en 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03158191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit et discours de politique étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La politique étrangère européenne face au Brexit, 2020/4 (70), pp.70-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.070.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne, une cyber-puissance en devenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération structurée permanente est-elle une panacée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 165, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2020, 149, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Facilité européenne de paix</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Crises Fuel European Defence Policy? A Comparative Analysis of the Birth and Relaunch of European Defence using the Multiple Stream Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.52-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/21967415-bja10019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de COVID-19 aura-t-elle raison de la défense européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 167, pp.38-41</w:t>
+              <w:t xml:space="preserve">, 2020, 148, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe de la défense, un mirage stratégique ?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité d’Aix-la-Chapelle, un an après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique étrangère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grand retour de la défense européenne, ou éternel recommencement ?</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UE et le dilemme de sécurité en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 161, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2020, 150, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duke: Will Brexit Damage our Security and Defence? The Impact on the UK and EU (London: Palgrave, 2018) pp. 120 ISBN: 978-3319961064</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue, 6 (2), pp.179-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France, l’Allemagne et la défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 821, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opérations de paix conduites par les organisations régionales euro-atlantiques en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité d’Aix-la-Chapelle et la coopération franco-allemande en matière de sécurité et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande et la défense européenne après le Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (32), pp.53-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.032.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fanoulis, The Democratic Quality of European Security and Defence Policy. Between Practices of Governance and Practices of Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.724-725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opérations de paix conduites par les organisations régionales euro-atlantiques en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Scheitern der Europäischen Verteidigungsgemeinschaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WeltTrends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Militärmacht EU ?, 139, pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne et la coopération militaire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 162, pp.36-37</w:t>
+              <w:t xml:space="preserve">, 2018, Hors-série n°61, pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieker (Pernille) – French Foreign Policy in a Changing World. Practising Grandeur. – Basingstoke, Palgrave Macmillan, 2017. 180 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0402c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dumoulin et Nicolas Gros-Verheyde, La politique européenne de sécurité et de défense commune. « Parce que l’Europe vaut bien une défense », Bruxelles, Éditions du Villard, 2017, 490 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.232-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.059.0232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peace without money, war without Americans. Can European strategy cope?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.151-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09662839.2016.1260006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage de la force militaire et contrôle démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.201-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.243.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...2146 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825013v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01795191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure (Samuel B. H.) ­ Défense européenne. Émergence d'une culture stratégique commune. ­ Outremont, Athéna Éditions, 2016. 236 p. Bibliogr.</w:t>
               </w:r>
@@ -5417,5548 +5417,5548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les élections européennes de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Beaudonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Demesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections européennes de 2024 : répercussions institutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes; Centre Jean Monnet de Montréal, Nov 2024, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouverner les opérations militaires : politiques, acteurs et instruments au niveau national et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès National de l’Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique; Sciences Po Grenoble; Laboratoire PACTE, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral Military Cooperation in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Studies Association (GSA) 48th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Studies Association (GSA), Sep 2024, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurie Beaudonnet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French And German Strategic Discourses At Crossroads: (Re)framing European Defence In The Context of the War in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th UACES Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2024, Trento, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle des Hautes Etudes Européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSP (Institut National du Service Public), Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence des opex française comme problème public ? Une analyse des questions des députés français sur les opex (1981-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Demesmay</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique étrangère européenne face aux défis stratégiques contemporains : vers un changement de la perception de la puissance par l'UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe, quel acteur politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDSJ de l'Université de Namur, Nov 2023, Namur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler à distance dans des domaines sensibles : la politique étrangère et de défense face à la virtualisation du travail en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des sciences sociales, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie stratégique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence section "Jeunes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Sep 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense, un combat européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Maulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débat Place publique "Défense : un combat européen ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Saint-Herblain, Apr 2023, Saint-Herblain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés français face au coût des opérations militaires. Une analyse des questions parlementaires posées à l’assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dupont</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territoire dans tous ses états 40 ans du CEPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de défense face aux finances publiques : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territoire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence session "Cadres de la défense"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany within NATO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Defence and Security Economics Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDSN, Oct 2023, Ottawa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote working in a sensitive area: the digitization of foreign and defense policy in times of pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA 64th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Mar 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des élèves-officiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de l’Air et de l’Espace, Dec 2022, Salon de Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de sécurité internationale face à la politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Fond</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’autonomie stratégique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième séance du séminaire Société et souveraineté (2021-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Boccon-Gibod (IPhiG); Martine Kaluszynski (PACTE); Odile Tourneux (Triangle), Apr 2022, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU and NATO cyberdefence architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les technologies émergentes à l’aune des crises : vecteurs et solutions sécuritaires, sociales et environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collègue Royal Militaire de Saint-Jean (Canada), Nov 2022, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Defence in a Multipolar Context: Explaining the Limitations of French-German Contribution to European Strategic Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 52nd annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique européenne : défi d’avenir ou chimère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomies, indépendances, puissances : quelle(s) sécurité(s) pour le monde de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Ecole de Management; Institut des hautes études de défense nationale (IHEDN), Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de l’invasion russe sur les politiques étrangères et de défense allemande : Berlin deviendra-t-il la première puissance militaire en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Buttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Möhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élections européennes de 2024 : répercussions institutionnelles et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes; Centre Jean Monnet de Montréal, Nov 2024, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">Table ronde : Les conséquences de l’invasion russe sur les politiques étrangères et de défense allemande : Berlin deviendra-t-il la première puissance militaire en Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); Forum de Défense et de Stratégie (FDS); Centre canadien d'études allemandes et européennes (CCÉAE), May 2022, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">French And German Strategic Discourses At Crossroads: (Re)framing European Defence In The Context of the War in Ukraine</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industries de défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th UACES Annual Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2024, Trento, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur les relations civilo-militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSEM; Institut Louis Favoreu, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'autonomie stratégique européenne</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) stratégie(s) pour l'Europe de la défense ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, INSP (Institut National du Service Public), Mar 2024, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Rémy Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Havránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle(s) stratégie(s) pour l'Europe de la défense ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Prague; Think tank EUROPEUM; Bibliothèque Václav Havel, Mar 2022, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’émergence des opex française comme problème public ? Une analyse des questions des députés français sur les opex (1981-2022)</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A lamb among the wolves, or how does the EU cope with the return of power politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 63rd ISA Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande et la question de l’innovation industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence session nationale "Politique d'armement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Mar 2021, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assurer la sécurité et la défense de l’Union Européenne : Pourquoi ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse secondaire des données qualitatives est-elle possible dans les recherches de science politique sur les questions de défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter sur un terrain « sensible ». Ficelles méthodologiques, positionnement et dilemmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherches internationales (CERI)- Sciences Po; Institut de Recherche Stratégique de l'École Militaire (IRSEM); Institut des hautes études de défense nationale (IHEDN), Jun 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politique étrangère européenne face aux défis stratégiques contemporains : vers un changement de la perception de la puissance par l'UE ?</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle pour l'Union européenne dans les crises internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Europe, quel acteur politique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDSJ de l'Université de Namur, Nov 2023, Namur, France</w:t>
+              <w:t xml:space="preserve">Quel rôle pour l'Union européenne dans les crises internationales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etudes de Géopolitique Appliquée (IEGA), Sep 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autonomie stratégique européenne</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Discutante] Democratic allies and the new challenges of war</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence section "Jeunes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Sep 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">26th World Congress of Political Science : New Nationalisms in an Open World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, En distanciel, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travailler à distance dans des domaines sensibles : la politique étrangère et de défense face à la virtualisation du travail en temps de pandémie</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union Européenne a-t-elle encore une place dans le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux et limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des sciences sociales, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Assurer la sécurité et la défense de l’Union Européenne : Pourquoi ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Joana</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer l’analyse secondaire de données qualitatives dans les recherches de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2021 de l’AEGES : Innovation(s), guerre et paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has the EU the Power to Deter? A Reflexion On European Cyberdefence and European Strategic Automony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire dans tous ses états 40 ans du CEPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">UACES 2nd Virtual Conference - Annual Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Maulny</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable on EU Defense and Security Policy After Brexit: the Difficult Strategic Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rouy</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Barrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA Annual Convention 2021 : Globalization, Regionalism and Nationalism: Contending Forces in World Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Apr 2021, En distanciel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du couple franco-allemand dans la défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débat Place publique "Défense : un combat européen ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Saint-Herblain, Apr 2023, Saint-Herblain, France</w:t>
+              <w:t xml:space="preserve">Quelle(s) défense(s) en Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Defence and Peace Bordeaux School, Nov 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les politiques de défense face aux finances publiques : un état des lieux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armée européenne aura-t-elle lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Université Populaire Européenne de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Populaire Européenne de Grenoble (UPEG); Ville de Grenoble; Centre Europe Direct; Chaire Jean-Monnet Espace de liberté, de sécurité et de justice, Feb 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la défense en science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque annuel de l'Association française de droit de la sécurité et de la défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de droit de la Sécurité et de la Défense (AFDSD); Centre de recherches juridiques (CRJ); Centre de sécurité internationale et de coopération européenne (CESICE), Sep 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande : un an après le Traité d'Aix-la-Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence session "Cadres de la défense"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence session nationale "Politique d'armement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">France and Germany within NATO</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du Covid sur le multilatéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Defence and Security Economics Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDSN, Oct 2023, Ottawa, France</w:t>
+              <w:t xml:space="preserve">Conférence session régionale Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remote working in a sensitive area: the digitization of foreign and defense policy in times of pandemic</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-allemande en matière de sécurité et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Giegerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coopération franco-allemande en matière de sécurité et de défense : tremplin ou pierre d'achoppement pour l'autonomie stratégique européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle parlementaire : une comparaison franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA 64th Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Studies Association, Mar 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l’évolution des relations civilo-militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Sorbonne War Studies, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations franco-allemandes à l’épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4 (Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie); CESICE (Centre d'études sur la sécurité internationale et les coopérations européennes), Mar 2019, Grenoble, France. pp.91-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, Germany and European defense in the Brexit era: how effective is French-German military cooperation for the EU ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation des élèves-officiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de l’Air et de l’Espace, Dec 2022, Salon de Provence, France</w:t>
+              <w:t xml:space="preserve">European Security Integration, Grand Strategy and the Transformation of EU-NATO Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie (AEGES); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les politiques de sécurité internationale face à la politisation</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can the EU Cope With Cyber Challenges? Potentials and Limits of the EU Cybersecurity Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 60th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Mar 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe a-t-elle besoin d’une armée ? Bilan et perspectives de la défense européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avenue centrale. Rendez-vous en sciences humaines - sixième cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Alpes, Oct 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de la défense européenne post-Brexit au prisme de la théorie des courants multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Foreign Policy and CSDP After Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 60th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Mar 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment, pourquoi une défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Naidji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dés)union européenne ? 11e Festival de Géopolitique de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Ecole de Management, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Boccon-Gibod (IPhiG); Martine Kaluszynski (PACTE); Odile Tourneux (Triangle), Apr 2022, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de la PSDC par le couple franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde internationale: Quelle relance pour la défense européenne?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collègue Royal Militaire de Saint-Jean (Canada), Nov 2022, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratization and Politicization of Military Issues in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second edition of EISS (European Initiative on Security Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Initiative on Security Studies; Center Thucydides and the Center for Studies and Research on Administrative and Political Science (CERSA), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The revival European Defence after Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 48th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2018, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble Ecole de Management; Institut des hautes études de défense nationale (IHEDN), Oct 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde internationale: Quelle relance pour la défense européenne?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et la défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayerisch-französischer Dialog über Europa : Europapolitische Konzeptionen in Deutschland und Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie für Politik und Zeitgeschehen (Fondation Hanns Seidel); Centre d’Information et de Recherche sur l’Allemagne contemporaine (CIRAC), Apr 2018, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France, l’Allemagne et la défense européenne après le Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Coopérer en matière de sécurité et de défense : Quels enjeux, quels modèles au XXIe siècle ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale des relations internationales et de la stratégie (DGRIS) du ministère des Armées; Institut de recherche stratégique de l’École militaire (IRSEM), Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at European Defence Policy with Elias’s historical sociology : The case of the French-German military cooperation in the sociogenesis and relaunch of CSDP (1990-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elias Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany Looking for a CSDP Revival after Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 59th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Apr 2018, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU Cybersecurity and Cyberdefence Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 47th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU and US cyber security strategies in comparison: how does strategic culture matter when it comes to cyber-security?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 58th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Feb 2017, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts de puissance et d’émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); Forum de Défense et de Stratégie (FDS); Centre canadien d'études allemandes et européennes (CCÉAE), May 2022, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème colloque de l’Association France-Canada d’études stratégiques (AFCES) : Puissances émergentes et sécurité internationale, une nouvelle donne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association France Canade d'Etudes Stratégiques (AFCES), Oct 2015, Grenoble, France. pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRSEM; Institut Louis Favoreu, Sep 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosopographie comme outil d’analyse en politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Prague; Think tank EUROPEUM; Bibliothèque Václav Havel, Mar 2022, Prague, République tchèque</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany looking for a CSDP revival after Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium “Brexit in a Changing Geopolitical Context”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Moores University, Jun 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany looking for a CSDP revival after Brexit : Is political rhetoric stronger than national strategic cultures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe after Brexit: New Opportunities for Democratic Politics? International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European School of Political and Social Sciences, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Mar 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of Force and Democratic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de recherches internationales (CERI)- Sciences Po; Institut de Recherche Stratégique de l'École Militaire (IRSEM); Institut des hautes études de défense nationale (IHEDN), Jun 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage de la force et contrôle démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque annuel de l’Association pour les études sur la guerre et la stratégie (AEGES) : (Re)penser la guerre. Stratégies, acteurs, outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les études sur la guerre et la stratégie (AEGES), Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU and cyber defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The British International Studies Association 41st Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British International Studies Association (BISA), Jun 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Etudes de Géopolitique Appliquée (IEGA), Sep 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne et la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU, the military budgets and the question of European military capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BISA 40th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, En distanciel, Portugal</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche globale des missions de l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "Aux confins du jus ad bellum et du jus in bello: Retour sur les interventions autorisées par le Conseil de Sécurité du Kosovo et de l'Afghanistan à la Libye et au Mali"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2012, Grenoble, France. pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European public opinion towards European security in time of austerity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 de l’AEGES : Innovation(s), guerre et paix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th Biennial conference of ERGOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Research Group on Military and Society (ERGOMAS), Jun 2013, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union as symbolic substitute in international security?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, International Studies Association (ISA), Apr 2021, En distanciel, United States</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATO global missions in perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Populaire Européenne de Grenoble (UPEG); Ville de Grenoble; Centre Europe Direct; Chaire Jean-Monnet Espace de liberté, de sécurité et de justice, Feb 2020, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at European Security and Defence Policy with a historical sociological lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 42nd Annual Conference: Old Borders - New Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2012, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de droit de la Sécurité et de la Défense (AFDSD); Centre de recherches juridiques (CRJ); Centre de sécurité internationale et de coopération européenne (CESICE), Sep 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne, un substitut symbolique en matière internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Defence and Peace Bordeaux School, Nov 2020, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French and German officers regarding ESDP: Same profession, different practices and representations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th EGOMAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2020, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Politique Européenne de Sécurité et de Défense : entre logiques de pouvoir, pratiques et usages différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...2548 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435407v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier Vauban de Fribourg en Brisgau : un éco-quartier modèle ?</w:t>
               </w:r>
@@ -11861,164 +11861,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04782469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le multilatéralisme malade du Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le virus de la recherche - Saison 1, 978-2-7061-4861-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Research methods in defence studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Deschaux-Dutard. Routledge, pp.XVII-223, 2021, 978-0-367-18785-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639024v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02639197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et le monde anglophone</w:t>
               </w:r>
@@ -12664,2565 +12664,2565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A lamb in the jungle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elie Baranets; Andrew R. Novo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turbulence across the sea : transatlantic relations and strategic competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Michigan press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-174, 2024, 978-0-4720-7710-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Stratégie nationale de sécurité allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Durieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'année de la défense nationale : ruptures stratégiques, quels enjeux pour la France et pour l'Europe ? : ADN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Documentation française; IHEDN, pp.150-155, 2024, 978-2-11-157975-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A lamb in the jungle ?</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique européenne en matière de sécurité et de défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohan Briant; Manon Chemel; Alexandre Negrus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique du XXIe siècle : 50 fiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.310-315, 2024, 978-2-340-08738-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle parlementaire de l’usage de la force dans les opérations extérieures et intérieures : une comparaison franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégory Daho; Luc Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les armes cèdent-elles toujours à la toge ? : regards interdisciplinaires sur les relations civilo-militaires en démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.171-192, 2023, Droit de la sécurité et de la défense, 978-2-84934-692-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La virtualisation du travail dans un domaine sensible : la politique étrangère et de défense en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Senik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à distance : défis, enjeux et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions la Découverte; Fondation pour les siences sociales, pp.115-131, 2023, Recherches, 978-2-3480-7948-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Post-brexit European Union and Multilateralism: Evolution and Challenges in the European Perception of Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auriane Guilbaud; Franck Petiteville; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis of multilateralism ? : challenges and resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.155-176, 2023, The sciences po series in international relations and political economy, 978-3-031-39670-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Ostermann; P. Mello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Foreign Policy Analysis Methods, Data, and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union Européenne : l’heure de la puissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elie Baranets; Andrew R. Novo. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Turbulence across the sea : transatlantic relations and strategic competition</w:t>
+              <w:t xml:space="preserve">Le Rubicon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réveil européen et transatlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Équateurs, pp.43-61, 2022, 978-2-38284-391-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.210-214, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary analysis of qualitative data in defence studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-174, 2024, 978-0-4720-7710-6</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-75, 2021, 978-0-367-18785-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'autonomie stratégique européenne en matière de sécurité et de défense</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'escadron franco-allemand d’Évreux, nouvelle pierre à l’édifice de la coopération militaire franco-allemande au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yohan Briant; Manon Chemel; Alexandre Negrus. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.310-315, 2024, 978-2-340-08738-5</w:t>
+              <w:t xml:space="preserve">J.-M. Guieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aéronautique et les relations franco-allemandes dans l’Eure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pierre de Taillac, 2021, 978-2-36445-197-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrôle parlementaire de l’usage de la force dans les opérations extérieures et intérieures : une comparaison franco-allemande</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing European Defence with Elias’s Historical Sociology (1990–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Delmotte; Barbara Górnicka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias in Troubled Times : Figurational Approaches to the Problems of the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.199-216, 2021, Palgrave studies on Norbert Elias, 978-3-030-74992-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74993-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-12, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement stratégique d’un petit État d’Europe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delmas Tsafack. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le petit État en relations internationales : entre vulnérabilité et aspiration à la puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generis Publishing, 2021, 978-1-63902-569-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne entre Europe et monde anglo-saxon au début de la guerre froide (1947-1955) : un marqueur historique pour le XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grégory Daho; Luc Klein. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.171-192, 2023, Droit de la sécurité et de la défense, 978-2-84934-692-1</w:t>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Philippe Gréciano; Véronique Molinari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et le monde anglophone : une relation ambiguë ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.57-74, 2020, 978-2-84934-554-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions la Découverte; Fondation pour les siences sociales, pp.115-131, 2023, Recherches, 978-2-3480-7948-1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la défense en science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Jean-Christophe Videlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire 2020 du droit de la sécurité et de la défense. Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2020, Droit de la sécurité et de la défense, 978-2-84934-502-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Videlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Jean-Christophe Videlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire 2020 du droit de la sécurité et de la défense. Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2020, Droit de la sécurité et de la défense, 978-2-84934-502-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2023</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU cyber defense governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Calcara; Raluca Csernatoni; Chantal Lavallée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging security technologies and EU governance : actors, practices and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020, Routledge studies in conflict, security and technology, 978-0-367-36881-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French-German Military Cooperation and the Revival of European Defence After Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornelia-Adriana Baciu; John Doyle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peace, security and defence cooperation in post-Brexit Europe : risks and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.53-77, 2019, 978-3-030-12417-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gréciano; François Genton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations franco-allemandes à l’épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare &amp; martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-115, 2019, Horizons européens, 978-2-84934-460-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’Union Européenne dans les relations internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver l'Europe ? : citoyens, élections et gouvernance européenne par gros temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-195, 2019, Les Sens du droit, 978-2-247-18958-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods in Defence Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David J. Galbreath; John R. Deni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge handbook of defence studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-1-138-12250-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances émergentes et sécurité internationale, une nouvelle donne ? : une perspective pluridisciplinaire sur la puissance et l'émergence sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, P.I.E. Peter Lang, pp.17-23, 2017, Géopolitique et résolution des conflits, 978-2-8076-0102-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Durieux; Jean-Baptiste Jeangène Vilmer; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017, Quadrige. Dicos poche, 978-2-13-061706-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de « puissance émergente »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Rubicon. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 3, Équateurs, pp.43-61, 2022, 978-2-38284-391-8</w:t>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances émergentes et sécurité internationale, une nouvelle donne ? : une perspective pluridisciplinaire sur la puissance et l'émergence sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, P.I.E. Peter Lang, pp.27-43, 2017, Géopolitique et résolution des conflits, 978-2-8076-0102-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne et la lutte contre la piraterie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.210-214, 2021, 978-0-367-18785-9</w:t>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.189-200, 2015, 978-2-233-00767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaesheim-Prozess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-36, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Secondary analysis of qualitative data in defence studies</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verteidigung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.60-75, 2021, 978-0-367-18785-9</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206-210, 2015, 978-3-8487-1379-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analysing European Defence with Elias’s Historical Sociology (1990–2020)</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüstung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Delmotte; Barbara Górnicka. </w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74993-4_11⟩</w:t>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-171, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le comportement stratégique d’un petit État d’Europe orientale</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delmas Tsafack. </w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-62, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-57, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...1337 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795096v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01795091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche globale des missions de l’OTAN</w:t>
               </w:r>
@@ -17369,314 +17369,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Émission de radio] La guerre en Ukraine bouscule la politique de défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Entretien] &amp;quot;Nouveaux membres permanents&amp;quot; au conseil de sécurité de l'ONU : le &amp;quot;vœu pieux&amp;quot; d'Emmanuel Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Nadau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Podcast] L’armée allemande peut-elle devenir la &amp;quot;première d'Europe&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entretien] Refonte de l'ONU : «Un geste à valeur politique bien plus qu'une volonté de réformer l'organisation»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Ivanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831765v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04831779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entretien] Opinion : la défense, chantier prometteur de la coopération européenne ?</w:t>
               </w:r>
@@ -18844,51 +18844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.233.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702436.2022.2110474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borzillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109202ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lequesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21967415-bja10019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.032.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0402c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09662839.2016.1260006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0740u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2346.12677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.150.0543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111426656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853619v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maulny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buttin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#246;hring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Schnitzler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-R&#233;my Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Havr&#225;nek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850751v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barrinha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Baciu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Giegerich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Naidji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873347v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435407v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Videlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04782469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1795/9782706148606/le-multilateralisme-malade-du-covid-19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/10.3998/mpub.12212677.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824324v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198236-4/secondary-analysis-qualitative-data-defence-studies-laurent-borzillo-delphine-deschaux-dutard?context=ubx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74993-4_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795216v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-relations-franco-allemandes-a-lepreuve-de-la-mondialisation" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/sauver-l-europe-9782247189588.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Defence-Studies/Galbreath-Deni/p/book/9781138122505" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-33/blaesheim-prozess-rencontres-de-blaesheim?page=1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-33" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-205/verteidigung-defense?page=1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-168/ruestung-armement?page=1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-54/diplomatie?page=1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-54" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795091v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-59/eads?hitid=1&amp;amp;search-click" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-59" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Qualitative-Methods-in-Military-Studies-Research-Experiences-and-Challenges/Carreiras-Castro/p/book/9780415698115" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bl&#228;nkner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antropius" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893570v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893525v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831696v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831765v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ivanoff" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Dubois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831779v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rozec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escalona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jakubowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01843554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dembinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435489v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.233.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702436.2022.2110474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borzillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109202ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lequesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21967415-bja10019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.032.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0402c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09662839.2016.1260006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0740u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2346.12677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.150.0543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111426656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maulny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buttin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#246;hring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Schnitzler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-R&#233;my Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Havr&#225;nek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barrinha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Baciu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Giegerich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Naidji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Videlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04782469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1795/9782706148606/le-multilateralisme-malade-du-covid-19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/10.3998/mpub.12212677.11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198236-4/secondary-analysis-qualitative-data-defence-studies-laurent-borzillo-delphine-deschaux-dutard?context=ubx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824324v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74993-4_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-relations-franco-allemandes-a-lepreuve-de-la-mondialisation" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/sauver-l-europe-9782247189588.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Defence-Studies/Galbreath-Deni/p/book/9781138122505" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-33/blaesheim-prozess-rencontres-de-blaesheim?page=1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-33" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-205/verteidigung-defense?page=1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-168/ruestung-armement?page=1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-59/eads?hitid=1&amp;amp;search-click" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-54/diplomatie?page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-54" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Qualitative-Methods-in-Military-Studies-Research-Experiences-and-Challenges/Carreiras-Castro/p/book/9780415698115" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bl&#228;nkner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antropius" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893570v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893525v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ivanoff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rozec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escalona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jakubowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01843554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dembinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435489v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>