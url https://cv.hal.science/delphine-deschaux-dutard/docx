--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1282,1349 +1282,1349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/guerre-en-ukraine-vers-une-defense-europeenne-178261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en Ukraine a-t-elle changé la nature de la puissance européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PFUE peut-elle révolutionner la défense européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European defence in an interpolar context: explaining the limitations of French-German contribution to European strategic autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defence Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Interpolarity. Re-Visiting Security and the Global Order, 22 (4), pp.591-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14702436.2022.2110474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La guerre en Ukraine a-t-elle changé la nature de la puissance européenne ?</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle coalition allemande est-elle une bonne nouvelle pour la défense européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 162, pp.36-37</w:t>
+              <w:t xml:space="preserve">, 2022, 157, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réutiliser des données qualitatives pour analyser les politiques de défense : avenir ou utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.263-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109202ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lequesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/4 (70), pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.070.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne et l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 158, pp.86-87</w:t>
+              <w:t xml:space="preserve">, 2021, 153, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre en Ukraine</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Russie, adjuvant ou fossoyeur de l’autonomie stratégique européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://theconversation.com/guerre-en-ukraine-vers-une-defense-europeenne-178261</w:t>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La nouvelle coalition allemande est-elle une bonne nouvelle pour la défense européenne ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Biden, un espoir pour la défense européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 157, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2021, 151, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel bilan pour la présidence allemande de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La défense européenne et l’Afrique</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UE aurait-elle pu sauver l’Afghanistan du retour des talibans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 153, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2021, 156, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne, grande absente de la gestion du conflit au Proche-Orient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Christian Lequesne</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne, une cyber-puissance en devenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit et discours de politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2020/4 (70), pp.8-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.070.0008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, La politique étrangère européenne face au Brexit, 2020/4 (70), pp.70-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.070.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Russie, adjuvant ou fossoyeur de l’autonomie stratégique européenne ?</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opérations de paix conduites par les organisations régionales euro-atlantiques en 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03158191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Crises Fuel European Defence Policy? A Comparative Analysis of the Birth and Relaunch of European Defence using the Multiple Stream Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.52-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/21967415-bja10019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération structurée permanente est-elle une panacée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2020, 149, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...569 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827952v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04824908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandémie de COVID-19 aura-t-elle raison de la défense européenne ?</w:t>
               </w:r>
@@ -5542,2201 +5542,2201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilateral Military Cooperation in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">German Studies Association (GSA) 48th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Studies Association (GSA), Sep 2024, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouverner les opérations militaires : politiques, acteurs et instruments au niveau national et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès National de l’Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique; Sciences Po Grenoble; Laboratoire PACTE, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bilateral Military Cooperation in Practice</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French And German Strategic Discourses At Crossroads: (Re)framing European Defence In The Context of the War in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Studies Association (GSA) 48th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Studies Association (GSA), Sep 2024, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">54th UACES Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2024, Trento, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">French And German Strategic Discourses At Crossroads: (Re)framing European Defence In The Context of the War in Ukraine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th UACES Annual Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2024, Trento, France</w:t>
+              <w:t xml:space="preserve">Cycle des Hautes Etudes Européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSP (Institut National du Service Public), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'autonomie stratégique européenne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence des opex française comme problème public ? Une analyse des questions des députés français sur les opex (1981-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, INSP (Institut National du Service Public), Mar 2024, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’émergence des opex française comme problème public ? Une analyse des questions des députés français sur les opex (1981-2022)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique étrangère européenne face aux défis stratégiques contemporains : vers un changement de la perception de la puissance par l'UE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe, quel acteur politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDSJ de l'Université de Namur, Nov 2023, Namur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler à distance dans des domaines sensibles : la politique étrangère et de défense face à la virtualisation du travail en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des sciences sociales, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie stratégique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence section "Jeunes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Sep 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés français face au coût des opérations militaires. Une analyse des questions parlementaires posées à l’assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territoire dans tous ses états 40 ans du CEPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense, un combat européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Maulny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débat Place publique "Défense : un combat européen ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Saint-Herblain, Apr 2023, Saint-Herblain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de défense face aux finances publiques : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territoire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence session "Cadres de la défense"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany within NATO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Defence and Security Economics Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDSN, Oct 2023, Ottawa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote working in a sensitive area: the digitization of foreign and defense policy in times of pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA 64th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Mar 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des élèves-officiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de l’Air et de l’Espace, Dec 2022, Salon de Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU and NATO cyberdefence architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les technologies émergentes à l’aune des crises : vecteurs et solutions sécuritaires, sociales et environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collègue Royal Militaire de Saint-Jean (Canada), Nov 2022, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Defence in a Multipolar Context: Explaining the Limitations of French-German Contribution to European Strategic Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 52nd annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de sécurité internationale face à la politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Joana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès national de l’AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politique étrangère européenne face aux défis stratégiques contemporains : vers un changement de la perception de la puissance par l'UE ?</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’autonomie stratégique européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Europe, quel acteur politique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDSJ de l'Université de Namur, Nov 2023, Namur, France</w:t>
+              <w:t xml:space="preserve">Troisième séance du séminaire Société et souveraineté (2021-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Boccon-Gibod (IPhiG); Martine Kaluszynski (PACTE); Odile Tourneux (Triangle), Apr 2022, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travailler à distance dans des domaines sensibles : la politique étrangère et de défense face à la virtualisation du travail en temps de pandémie</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique européenne : défi d’avenir ou chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux et limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des sciences sociales, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Autonomies, indépendances, puissances : quelle(s) sécurité(s) pour le monde de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Ecole de Management; Institut des hautes études de défense nationale (IHEDN), Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autonomie stratégique européenne</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de l’invasion russe sur les politiques étrangères et de défense allemande : Berlin deviendra-t-il la première puissance militaire en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Sep 2023, Grenoble, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Buttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Möhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : Les conséquences de l’invasion russe sur les politiques étrangères et de défense allemande : Berlin deviendra-t-il la première puissance militaire en Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); Forum de Défense et de Stratégie (FDS); Centre canadien d'études allemandes et européennes (CCÉAE), May 2022, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Maulny</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industries de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur les relations civilo-militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSEM; Institut Louis Favoreu, Sep 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) stratégie(s) pour l'Europe de la défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rouy</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Rémy Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Havránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle(s) stratégie(s) pour l'Europe de la défense ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Prague; Think tank EUROPEUM; Bibliothèque Václav Havel, Mar 2022, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A lamb among the wolves, or how does the EU cope with the return of power politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débat Place publique "Défense : un combat européen ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Saint-Herblain, Apr 2023, Saint-Herblain, France</w:t>
+              <w:t xml:space="preserve">The 63rd ISA Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Joana</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande et la question de l’innovation industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence session nationale "Politique d'armement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Mar 2021, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assurer la sécurité et la défense de l’Union Européenne : Pourquoi ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse secondaire des données qualitatives est-elle possible dans les recherches de science politique sur les questions de défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire dans tous ses états 40 ans du CEPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Enquêter sur un terrain « sensible ». Ficelles méthodologiques, positionnement et dilemmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherches internationales (CERI)- Sciences Po; Institut de Recherche Stratégique de l'École Militaire (IRSEM); Institut des hautes études de défense nationale (IHEDN), Jun 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les politiques de défense face aux finances publiques : un état des lieux</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Discutante] Democratic allies and the new challenges of war</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26th World Congress of Political Science : New Nationalisms in an Open World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, En distanciel, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle pour l'Union européenne dans les crises internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence session "Cadres de la défense"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Quel rôle pour l'Union européenne dans les crises internationales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etudes de Géopolitique Appliquée (IEGA), Sep 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...1224 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852214v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04854999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union Européenne a-t-elle encore une place dans le monde ?</w:t>
               </w:r>
@@ -11629,51 +11629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique étrangère européenne face au Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lequesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020/4 (70), pp.203, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11861,164 +11861,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04782469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research methods in defence studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. Routledge, pp.XVII-223, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le multilatéralisme malade du Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le virus de la recherche - Saison 1, 978-2-7061-4861-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02639197v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02639024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et le monde anglophone</w:t>
               </w:r>
@@ -12982,2952 +12982,2952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Ostermann; P. Mello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Foreign Policy Analysis Methods, Data, and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La virtualisation du travail dans un domaine sensible : la politique étrangère et de défense en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Senik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail à distance : défis, enjeux et limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions la Découverte; Fondation pour les siences sociales, pp.115-131, 2023, Recherches, 978-2-3480-7948-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Post-brexit European Union and Multilateralism: Evolution and Challenges in the European Perception of Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auriane Guilbaud; Franck Petiteville; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of multilateralism ? : challenges and resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.155-176, 2023, The sciences po series in international relations and political economy, 978-3-031-39670-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_8⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04824066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union Européenne : l’heure de la puissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Rubicon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réveil européen et transatlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Équateurs, pp.43-61, 2022, 978-2-38284-391-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interviews</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.210-214, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary analysis of qualitative data in defence studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-75, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'escadron franco-allemand d’Évreux, nouvelle pierre à l’édifice de la coopération militaire franco-allemande au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Ostermann; P. Mello. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2023</w:t>
+              <w:t xml:space="preserve">J.-M. Guieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aéronautique et les relations franco-allemandes dans l’Eure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pierre de Taillac, 2021, 978-2-36445-197-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Union Européenne : l’heure de la puissance ?</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing European Defence with Elias’s Historical Sociology (1990–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Delmotte; Barbara Górnicka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias in Troubled Times : Figurational Approaches to the Problems of the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.199-216, 2021, Palgrave studies on Norbert Elias, 978-3-030-74992-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74993-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-12, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement stratégique d’un petit État d’Europe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delmas Tsafack. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le petit État en relations internationales : entre vulnérabilité et aspiration à la puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generis Publishing, 2021, 978-1-63902-569-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la défense en science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Jean-Christophe Videlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire 2020 du droit de la sécurité et de la défense. Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2020, Droit de la sécurité et de la défense, 978-2-84934-502-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne entre Europe et monde anglo-saxon au début de la guerre froide (1947-1955) : un marqueur historique pour le XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Philippe Gréciano; Véronique Molinari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et le monde anglophone : une relation ambiguë ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.57-74, 2020, 978-2-84934-554-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Videlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Jean-Christophe Videlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire 2020 du droit de la sécurité et de la défense. Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2020, Droit de la sécurité et de la défense, 978-2-84934-502-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU cyber defense governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Calcara; Raluca Csernatoni; Chantal Lavallée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging security technologies and EU governance : actors, practices and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020, Routledge studies in conflict, security and technology, 978-0-367-36881-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French-German Military Cooperation and the Revival of European Defence After Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornelia-Adriana Baciu; John Doyle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peace, security and defence cooperation in post-Brexit Europe : risks and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.53-77, 2019, 978-3-030-12417-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gréciano; François Genton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations franco-allemandes à l’épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare &amp; martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-115, 2019, Horizons européens, 978-2-84934-460-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’Union Européenne dans les relations internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver l'Europe ? : citoyens, élections et gouvernance européenne par gros temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-195, 2019, Les Sens du droit, 978-2-247-18958-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods in Defence Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David J. Galbreath; John R. Deni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge handbook of defence studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-1-138-12250-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances émergentes et sécurité internationale, une nouvelle donne ? : une perspective pluridisciplinaire sur la puissance et l'émergence sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, P.I.E. Peter Lang, pp.17-23, 2017, Géopolitique et résolution des conflits, 978-2-8076-0102-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Durieux; Jean-Baptiste Jeangène Vilmer; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017, Quadrige. Dicos poche, 978-2-13-061706-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de « puissance émergente »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Rubicon. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 3, Équateurs, pp.43-61, 2022, 978-2-38284-391-8</w:t>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances émergentes et sécurité internationale, une nouvelle donne ? : une perspective pluridisciplinaire sur la puissance et l'émergence sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, P.I.E. Peter Lang, pp.27-43, 2017, Géopolitique et résolution des conflits, 978-2-8076-0102-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne et la lutte contre la piraterie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.210-214, 2021, 978-0-367-18785-9</w:t>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.189-200, 2015, 978-2-233-00767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Secondary analysis of qualitative data in defence studies</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verteidigung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206-210, 2015, 978-3-8487-1379-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaesheim-Prozess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-36, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüstung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-171, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-62, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-57, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche globale des missions de l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Bannelier; Cyrille Pison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le recours à la force autorisé par le Conseil de sécurité : droit et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pedone, pp.103-116, 2014, 978-2-233-00706-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the military in a qualitative and comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helena Carreiras; Celso Castro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative methods in military studies : research experiences and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20, 2013, Cass military studies, 978-0-415-69811-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse écrite allemande et la PESD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opinion publiques et Politique Européenne de Sécurité et de Défense Commune : acteurs, positions, évolutions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'Europe de la Défense : du Corps Européen à une armée européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Laudier, Catherine Corgeon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et identités en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.195-217, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre, conflits et violence collective. Dialogue franco-allemand du point de vue de la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Becker</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.60-75, 2021, 978-0-367-18785-9</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blänkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guibert-Lassalle Anne, Lemaître Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on éduquer à la paix ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.222, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pierre de Taillac, 2021, 978-2-36445-197-1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Politique Européenne de Sécurité et de Défense au miroir de la presse écrite quotidienne française et allemande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Porteret Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense. Acteurs, légitimité, missions : perspectives sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.119-132, 2008, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00112210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense à l'épreuve du changement d'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et changement d'échelles: les nouvelles focales du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.295-308, 2007, Logiques Politiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.1-12, 2021, 978-0-367-18785-9</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense à l'épreuve du changement d'échelle : l'exemple de la construction d'une politique européenne de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faure Alain, Muller Pierre, Leresche Jean-Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique à l'épreuve des changements d'échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.207-216, 2007, Logiques Politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Generis Publishing, 2021, 978-1-63902-569-5</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PESD et ses évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Antropius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charillon, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense française. Réflexions sociales et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2SD, pp.185-203, 2007, Les Documents du C2SD, n°91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...2013 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Antropius</w:t>
-[...48 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00435460v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie historique des ingénieries de gouvernement : l'exemple du laboratoire du Cerat (CNRS) entre 1963 et 2003</w:t>
               </w:r>
@@ -17519,164 +17519,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Entretien] Refonte de l'ONU : «Un geste à valeur politique bien plus qu'une volonté de réformer l'organisation»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Ivanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Podcast] L’armée allemande peut-elle devenir la &amp;quot;première d'Europe&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831696v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04831765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entretien] Opinion : la défense, chantier prometteur de la coopération européenne ?</w:t>
               </w:r>
@@ -18844,51 +18844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.233.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702436.2022.2110474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borzillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109202ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lequesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21967415-bja10019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.032.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0402c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09662839.2016.1260006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0740u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2346.12677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.150.0543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111426656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maulny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buttin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#246;hring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Schnitzler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-R&#233;my Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Havr&#225;nek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barrinha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Baciu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Giegerich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Naidji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Videlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04782469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1795/9782706148606/le-multilateralisme-malade-du-covid-19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/10.3998/mpub.12212677.11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198236-4/secondary-analysis-qualitative-data-defence-studies-laurent-borzillo-delphine-deschaux-dutard?context=ubx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824324v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74993-4_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-relations-franco-allemandes-a-lepreuve-de-la-mondialisation" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/sauver-l-europe-9782247189588.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Defence-Studies/Galbreath-Deni/p/book/9781138122505" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-33/blaesheim-prozess-rencontres-de-blaesheim?page=1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-33" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-205/verteidigung-defense?page=1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-168/ruestung-armement?page=1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-59/eads?hitid=1&amp;amp;search-click" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-54/diplomatie?page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-54" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Qualitative-Methods-in-Military-Studies-Research-Experiences-and-Challenges/Carreiras-Castro/p/book/9780415698115" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bl&#228;nkner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antropius" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893570v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893525v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ivanoff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rozec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escalona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jakubowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01843554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dembinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435489v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.233.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702436.2022.2110474" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borzillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109202ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lequesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21967415-bja10019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.032.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0402c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09662839.2016.1260006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0740u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2346.12677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.150.0543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111426656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maulny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buttin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#246;hring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Schnitzler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-R&#233;my Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Havr&#225;nek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barrinha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Baciu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Giegerich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Naidji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Videlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04782469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1795/9782706148606/le-multilateralisme-malade-du-covid-19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/10.3998/mpub.12212677.11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198236-4/secondary-analysis-qualitative-data-defence-studies-laurent-borzillo-delphine-deschaux-dutard?context=ubx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824324v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74993-4_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-relations-franco-allemandes-a-lepreuve-de-la-mondialisation" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/sauver-l-europe-9782247189588.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Defence-Studies/Galbreath-Deni/p/book/9781138122505" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-205/verteidigung-defense?page=1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795088v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-33/blaesheim-prozess-rencontres-de-blaesheim?page=1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-33" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-168/ruestung-armement?page=1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-59/eads?hitid=1&amp;amp;search-click" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-54/diplomatie?page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-54" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Qualitative-Methods-in-Military-Studies-Research-Experiences-and-Challenges/Carreiras-Castro/p/book/9780415698115" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bl&#228;nkner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435460v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antropius" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893570v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893525v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831765v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ivanoff" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rozec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escalona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jakubowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01843554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dembinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435489v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>