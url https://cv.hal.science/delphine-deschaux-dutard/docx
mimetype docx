--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -169,3118 +169,3118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Défense européenne et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La défense européenne face au défi géopolitique en mer Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 170, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Défense européenne et politique</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la guerre en Ukraine sur la coopération militaire franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://theconversation.com/limpact-de-la-guerre-en-ukraine-sur-la-cooperation-militaire-franco-allemande-223671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle Commission européenne et la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 171, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2024, 174, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'impact de la guerre en Ukraine sur la coopération militaire franco-allemande</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en Ukraine produit-elle un effet d’engrenage pour la défense européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne après les élections de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualisation de la Revue stratégique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième Rubicon allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous dit la PSDC civile de la puissance européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de programmation militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an de guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe de la défense, un mirage stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Union européenne, l’illusion géopolitique ?, 2023 (3), pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.233.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Facilité européenne de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand retour de la défense européenne, ou éternel recommencement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European defence in an interpolar context: explaining the limitations of French-German contribution to European strategic autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defence Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Interpolarity. Re-Visiting Security and the Global Order, 22 (4), pp.591-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14702436.2022.2110474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers quelle direction pointe la boussole stratégique européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution ou évolution stratégique à Berlin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en Ukraine a-t-elle changé la nature de la puissance européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PFUE peut-elle révolutionner la défense européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, https://theconversation.com/limpact-de-la-guerre-en-ukraine-sur-la-cooperation-militaire-franco-allemande-223671</w:t>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/guerre-en-ukraine-vers-une-defense-europeenne-178261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre en Ukraine produit-elle un effet d’engrenage pour la défense européenne ?</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle coalition allemande est-elle une bonne nouvelle pour la défense européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 169, pp.36-37</w:t>
+              <w:t xml:space="preserve">, 2022, 157, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réutiliser des données qualitatives pour analyser les politiques de défense : avenir ou utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.263-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109202ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lequesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/4 (70), pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.070.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne et l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 174, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2021, 153, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La défense européenne après les élections de 2024</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Russie, adjuvant ou fossoyeur de l’autonomie stratégique européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 173, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2021, 155, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un an de guerre en Ukraine</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Biden, un espoir pour la défense européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 165, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2021, 151, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actualisation de la Revue stratégique française</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel bilan pour la présidence allemande de l’UE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 163, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2021, 152, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le deuxième Rubicon allemand</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UE aurait-elle pu sauver l’Afghanistan du retour des talibans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2021, 156, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que nous dit la PSDC civile de la puissance européenne ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne, grande absente de la gestion du conflit au Proche-Orient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 166, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2021, 154, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi de programmation militaire</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opérations de paix conduites par les organisations régionales euro-atlantiques en 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03158191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit et discours de politique étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La politique étrangère européenne face au Brexit, 2020/4 (70), pp.70-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.070.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne, une cyber-puissance en devenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération structurée permanente est-elle une panacée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 168, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2020, 149, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Facilité européenne de paix</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Crises Fuel European Defence Policy? A Comparative Analysis of the Birth and Relaunch of European Defence using the Multiple Stream Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.52-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/21967415-bja10019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de COVID-19 aura-t-elle raison de la défense européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 167, pp.38-41</w:t>
+              <w:t xml:space="preserve">, 2020, 148, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe de la défense, un mirage stratégique ?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité d’Aix-la-Chapelle, un an après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique étrangère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grand retour de la défense européenne, ou éternel recommencement ?</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UE et le dilemme de sécurité en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 161, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2020, 150, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 159, pp.40-41</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duke: Will Brexit Damage our Security and Defence? The Impact on the UK and EU (London: Palgrave, 2018) pp. 120 ISBN: 978-3319961064</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue, 6 (2), pp.179-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 160, pp.36-37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France, l’Allemagne et la défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 821, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opérations de paix conduites par les organisations régionales euro-atlantiques en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité d’Aix-la-Chapelle et la coopération franco-allemande en matière de sécurité et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.86-87</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fanoulis, The Democratic Quality of European Security and Defence Policy. Between Practices of Governance and Practices of Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.724-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14702436.2022.2110474⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande et la défense européenne après le Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (32), pp.53-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.032.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1599 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcdm.032.0053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02045510v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02640522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations de paix conduites par les organisations régionales euro-atlantiques en 2017</w:t>
               </w:r>
@@ -5279,5686 +5279,5686 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les discours stratégiques français et allemand à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant géopolitique de la politique étrangère de l'UE : Perspectives après les élections européennes de 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIERA (Centre Interdisciplinaire d’études et de Recherches sur l’Allemagne), Oct 2024, Passau, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Lamb in the Jungle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EISA Pan-European Conference on International Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EISA (European International Studies Association); Université Catholique de Lille; ESPOL-Lab, Aug 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les discours stratégiques français et allemand à la croisée des chemins</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les opérations militaires : politiques, acteurs et instruments au niveau national et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tournant géopolitique de la politique étrangère de l'UE : Perspectives après les élections européennes de 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIERA (Centre Interdisciplinaire d’études et de Recherches sur l’Allemagne), Oct 2024, Passau, Allemagne</w:t>
+              <w:t xml:space="preserve">17ème Congrès National de l’Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique; Sciences Po Grenoble; Laboratoire PACTE, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections européennes de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Beaudonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Demesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections européennes de 2024 : répercussions institutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes; Centre Jean Monnet de Montréal, Nov 2024, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Beaudonnet</w:t>
+                <w:t xml:space="preserve">hal-04853610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilateral Military Cooperation in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">German Studies Association (GSA) 48th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Studies Association (GSA), Sep 2024, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French And German Strategic Discourses At Crossroads: (Re)framing European Defence In The Context of the War in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th UACES Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2024, Trento, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle des Hautes Etudes Européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSP (Institut National du Service Public), Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence des opex française comme problème public ? Une analyse des questions des députés français sur les opex (1981-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Demesmay</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique étrangère européenne face aux défis stratégiques contemporains : vers un changement de la perception de la puissance par l'UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe, quel acteur politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDSJ de l'Université de Namur, Nov 2023, Namur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler à distance dans des domaines sensibles : la politique étrangère et de défense face à la virtualisation du travail en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des sciences sociales, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie stratégique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence section "Jeunes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Sep 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense, un combat européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Maulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débat Place publique "Défense : un combat européen ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Saint-Herblain, Apr 2023, Saint-Herblain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés français face au coût des opérations militaires. Une analyse des questions parlementaires posées à l’assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dupont</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territoire dans tous ses états 40 ans du CEPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de défense face aux finances publiques : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le territoire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence session "Cadres de la défense"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany within NATO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Defence and Security Economics Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDSN, Oct 2023, Ottawa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote working in a sensitive area: the digitization of foreign and defense policy in times of pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA 64th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Mar 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des élèves-officiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de l’Air et de l’Espace, Dec 2022, Salon de Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de sécurité internationale face à la politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Fond</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’autonomie stratégique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième séance du séminaire Société et souveraineté (2021-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Boccon-Gibod (IPhiG); Martine Kaluszynski (PACTE); Odile Tourneux (Triangle), Apr 2022, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU and NATO cyberdefence architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les technologies émergentes à l’aune des crises : vecteurs et solutions sécuritaires, sociales et environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collègue Royal Militaire de Saint-Jean (Canada), Nov 2022, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Defence in a Multipolar Context: Explaining the Limitations of French-German Contribution to European Strategic Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 52nd annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique européenne : défi d’avenir ou chimère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomies, indépendances, puissances : quelle(s) sécurité(s) pour le monde de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Ecole de Management; Institut des hautes études de défense nationale (IHEDN), Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de l’invasion russe sur les politiques étrangères et de défense allemande : Berlin deviendra-t-il la première puissance militaire en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Buttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Möhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élections européennes de 2024 : répercussions institutionnelles et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes; Centre Jean Monnet de Montréal, Nov 2024, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">Table ronde : Les conséquences de l’invasion russe sur les politiques étrangères et de défense allemande : Berlin deviendra-t-il la première puissance militaire en Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); Forum de Défense et de Stratégie (FDS); Centre canadien d'études allemandes et européennes (CCÉAE), May 2022, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilateral Military Cooperation in Practice</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industries de défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Studies Association (GSA) 48th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Studies Association (GSA), Sep 2024, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur les relations civilo-militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSEM; Institut Louis Favoreu, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gouverner les opérations militaires : politiques, acteurs et instruments au niveau national et européen</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) stratégie(s) pour l'Europe de la défense ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique; Sciences Po Grenoble; Laboratoire PACTE, Jul 2024, Grenoble, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Rémy Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Havránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle(s) stratégie(s) pour l'Europe de la défense ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Prague; Think tank EUROPEUM; Bibliothèque Václav Havel, Mar 2022, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">French And German Strategic Discourses At Crossroads: (Re)framing European Defence In The Context of the War in Ukraine</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A lamb among the wolves, or how does the EU cope with the return of power politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th UACES Annual Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2024, Trento, France</w:t>
+              <w:t xml:space="preserve">The 63rd ISA Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'autonomie stratégique européenne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande et la question de l’innovation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle des Hautes Etudes Européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSP (Institut National du Service Public), Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence session nationale "Politique d'armement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Mar 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’émergence des opex française comme problème public ? Une analyse des questions des députés français sur les opex (1981-2022)</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assurer la sécurité et la défense de l’Union Européenne : Pourquoi ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse secondaire des données qualitatives est-elle possible dans les recherches de science politique sur les questions de défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter sur un terrain « sensible ». Ficelles méthodologiques, positionnement et dilemmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherches internationales (CERI)- Sciences Po; Institut de Recherche Stratégique de l'École Militaire (IRSEM); Institut des hautes études de défense nationale (IHEDN), Jun 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politique étrangère européenne face aux défis stratégiques contemporains : vers un changement de la perception de la puissance par l'UE ?</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle pour l'Union européenne dans les crises internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Europe, quel acteur politique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDSJ de l'Université de Namur, Nov 2023, Namur, France</w:t>
+              <w:t xml:space="preserve">Quel rôle pour l'Union européenne dans les crises internationales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etudes de Géopolitique Appliquée (IEGA), Sep 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travailler à distance dans des domaines sensibles : la politique étrangère et de défense face à la virtualisation du travail en temps de pandémie</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Discutante] Democratic allies and the new challenges of war</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux et limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des sciences sociales, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">26th World Congress of Political Science : New Nationalisms in an Open World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, En distanciel, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autonomie stratégique européenne</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union Européenne a-t-elle encore une place dans le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence section "Jeunes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Sep 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Assurer la sécurité et la défense de l’Union Européenne : Pourquoi ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Joana</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer l’analyse secondaire de données qualitatives dans les recherches de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2021 de l’AEGES : Innovation(s), guerre et paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Has the EU the Power to Deter? A Reflexion On European Cyberdefence and European Strategic Automony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire dans tous ses états 40 ans du CEPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">UACES 2nd Virtual Conference - Annual Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Maulny</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable on EU Defense and Security Policy After Brexit: the Difficult Strategic Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rouy</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Barrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA Annual Convention 2021 : Globalization, Regionalism and Nationalism: Contending Forces in World Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Apr 2021, En distanciel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armée européenne aura-t-elle lieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débat Place publique "Défense : un combat européen ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Saint-Herblain, Apr 2023, Saint-Herblain, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Université Populaire Européenne de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Populaire Européenne de Grenoble (UPEG); Ville de Grenoble; Centre Europe Direct; Chaire Jean-Monnet Espace de liberté, de sécurité et de justice, Feb 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les politiques de défense face aux finances publiques : un état des lieux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la défense en science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque annuel de l'Association française de droit de la sécurité et de la défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de droit de la Sécurité et de la Défense (AFDSD); Centre de recherches juridiques (CRJ); Centre de sécurité internationale et de coopération européenne (CESICE), Sep 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du couple franco-allemand dans la défense européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPEL, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Quelle(s) défense(s) en Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Defence and Peace Bordeaux School, Nov 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande : un an après le Traité d'Aix-la-Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence session "Cadres de la défense"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence session nationale "Politique d'armement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">France and Germany within NATO</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du Covid sur le multilatéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Defence and Security Economics Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDSN, Oct 2023, Ottawa, France</w:t>
+              <w:t xml:space="preserve">Conférence session régionale Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remote working in a sensitive area: the digitization of foreign and defense policy in times of pandemic</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-allemande en matière de sécurité et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Giegerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coopération franco-allemande en matière de sécurité et de défense : tremplin ou pierre d'achoppement pour l'autonomie stratégique européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations franco-allemandes à l’épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4 (Institut des Langues et Cultures d’Europe, Amérique, Afrique, Asie et Australie); CESICE (Centre d'études sur la sécurité internationale et les coopérations européennes), Mar 2019, Grenoble, France. pp.91-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle parlementaire : une comparaison franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA 64th Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Studies Association, Mar 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l’évolution des relations civilo-militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Sorbonne War Studies, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération militaire franco-allemande</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, Germany and European defense in the Brexit era: how effective is French-German military cooperation for the EU ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation des élèves-officiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de l’Air et de l’Espace, Dec 2022, Salon de Provence, France</w:t>
+              <w:t xml:space="preserve">European Security Integration, Grand Strategy and the Transformation of EU-NATO Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie (AEGES); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">EU and NATO cyberdefence architectures</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can the EU Cope With Cyber Challenges? Potentials and Limits of the EU Cybersecurity Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 60th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Mar 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe a-t-elle besoin d’une armée ? Bilan et perspectives de la défense européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies émergentes à l’aune des crises : vecteurs et solutions sécuritaires, sociales et environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collègue Royal Militaire de Saint-Jean (Canada), Nov 2022, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Avenue centrale. Rendez-vous en sciences humaines - sixième cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Alpes, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de la défense européenne post-Brexit au prisme de la théorie des courants multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Foreign Policy and CSDP After Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 60th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Mar 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment, pourquoi une défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Naidji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dés)union européenne ? 11e Festival de Géopolitique de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Ecole de Management, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Boccon-Gibod (IPhiG); Martine Kaluszynski (PACTE); Odile Tourneux (Triangle), Apr 2022, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The revival European Defence after Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 48th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2018, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble Ecole de Management; Institut des hautes études de défense nationale (IHEDN), Oct 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde internationale: Quelle relance pour la défense européenne?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et la défense européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayerisch-französischer Dialog über Europa : Europapolitische Konzeptionen in Deutschland und Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie für Politik und Zeitgeschehen (Fondation Hanns Seidel); Centre d’Information et de Recherche sur l’Allemagne contemporaine (CIRAC), Apr 2018, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de la PSDC par le couple franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde internationale: Quelle relance pour la défense européenne?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratization and Politicization of Military Issues in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second edition of EISS (European Initiative on Security Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Initiative on Security Studies; Center Thucydides and the Center for Studies and Research on Administrative and Political Science (CERSA), Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France, l’Allemagne et la défense européenne après le Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Coopérer en matière de sécurité et de défense : Quels enjeux, quels modèles au XXIe siècle ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale des relations internationales et de la stratégie (DGRIS) du ministère des Armées; Institut de recherche stratégique de l’École militaire (IRSEM), Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at European Defence Policy with Elias’s historical sociology : The case of the French-German military cooperation in the sociogenesis and relaunch of CSDP (1990-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elias Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany Looking for a CSDP Revival after Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 59th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Apr 2018, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts de puissance et d’émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); Forum de Défense et de Stratégie (FDS); Centre canadien d'études allemandes et européennes (CCÉAE), May 2022, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème colloque de l’Association France-Canada d’études stratégiques (AFCES) : Puissances émergentes et sécurité internationale, une nouvelle donne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association France Canade d'Etudes Stratégiques (AFCES), Oct 2015, Grenoble, France. pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRSEM; Institut Louis Favoreu, Sep 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosopographie comme outil d’analyse en politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Prague; Think tank EUROPEUM; Bibliothèque Václav Havel, Mar 2022, Prague, République tchèque</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU Cybersecurity and Cyberdefence Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACES 47th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU and US cyber security strategies in comparison: how does strategic culture matter when it comes to cyber-security?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA's 58th Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association (ISA), Feb 2017, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), Mar 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany looking for a CSDP revival after Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium “Brexit in a Changing Geopolitical Context”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Moores University, Jun 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and Germany looking for a CSDP revival after Brexit : Is political rhetoric stronger than national strategic cultures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe after Brexit: New Opportunities for Democratic Politics? International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European School of Political and Social Sciences, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de recherches internationales (CERI)- Sciences Po; Institut de Recherche Stratégique de l'École Militaire (IRSEM); Institut des hautes études de défense nationale (IHEDN), Jun 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of Force and Democratic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2021, En distanciel, Portugal</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage de la force et contrôle démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque annuel de l’Association pour les études sur la guerre et la stratégie (AEGES) : (Re)penser la guerre. Stratégies, acteurs, outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les études sur la guerre et la stratégie (AEGES), Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Etudes de Géopolitique Appliquée (IEGA), Sep 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU and cyber defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The British International Studies Association 41st Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British International Studies Association (BISA), Jun 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Dauphiné-Savoie des auditeurs de l'Institut des hautes études de défense nationale (IHEDN), Oct 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne et la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU, the military budgets and the question of European military capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 de l’AEGES : Innovation(s), guerre et paix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">BISA 40th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2021, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche globale des missions de l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "Aux confins du jus ad bellum et du jus in bello: Retour sur les interventions autorisées par le Conseil de Sécurité du Kosovo et de l'Afghanistan à la Libye et au Mali"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2012, Grenoble, France. pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, International Studies Association (ISA), Apr 2021, En distanciel, United States</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European public opinion towards European security in time of austerity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Biennial conference of ERGOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Research Group on Military and Society (ERGOMAS), Jun 2013, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Defence and Peace Bordeaux School, Nov 2020, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union as symbolic substitute in international security?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Populaire Européenne de Grenoble (UPEG); Ville de Grenoble; Centre Europe Direct; Chaire Jean-Monnet Espace de liberté, de sécurité et de justice, Feb 2020, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATO global missions in perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étudier la défense en science politique</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at European Security and Defence Policy with a historical sociological lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque annuel de l'Association française de droit de la sécurité et de la défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de droit de la Sécurité et de la Défense (AFDSD); Centre de recherches juridiques (CRJ); Centre de sécurité internationale et de coopération européenne (CESICE), Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">UACES 42nd Annual Conference: Old Borders - New Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2012, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2020, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French and German officers regarding ESDP: Same profession, different practices and representations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th EGOMAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2020, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Politique Européenne de Sécurité et de Défense : entre logiques de pouvoir, pratiques et usages différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne, un substitut symbolique en matière internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...2328 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435402v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier Vauban de Fribourg en Brisgau : un éco-quartier modèle ?</w:t>
               </w:r>
@@ -11724,301 +11724,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French-german military cooperation and european defence : from driving engine to divergence of interests ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, pp.IX-202, 2025, Routledge studies in european security and strategy, 978-1-032-54407-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04782469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre en Ukraine, facteur d'intégration ou de désintégration européenne et internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, pp.248, 2025, 978-2-38600-094-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05420969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, pp.IX-202, 2025, Routledge studies in european security and strategy, 978-1-032-54407-6</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le multilatéralisme malade du Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le virus de la recherche - Saison 1, 978-2-7061-4861-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research methods in defence studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Deschaux-Dutard. Routledge, pp.XVII-223, 2021, 978-0-367-18785-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639024v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02639197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et le monde anglophone</w:t>
               </w:r>
@@ -12982,2952 +12982,2952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La virtualisation du travail dans un domaine sensible : la politique étrangère et de défense en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Senik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à distance : défis, enjeux et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions la Découverte; Fondation pour les siences sociales, pp.115-131, 2023, Recherches, 978-2-3480-7948-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Post-brexit European Union and Multilateralism: Evolution and Challenges in the European Perception of Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auriane Guilbaud; Franck Petiteville; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis of multilateralism ? : challenges and resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.155-176, 2023, The sciences po series in international relations and political economy, 978-3-031-39670-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Ostermann; P. Mello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Foreign Policy Analysis Methods, Data, and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La virtualisation du travail dans un domaine sensible : la politique étrangère et de défense en temps de pandémie</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union Européenne : l’heure de la puissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Éditions la Découverte; Fondation pour les siences sociales, pp.115-131, 2023, Recherches, 978-2-3480-7948-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Rubicon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réveil européen et transatlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Équateurs, pp.43-61, 2022, 978-2-38284-391-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Post-brexit European Union and Multilateralism: Evolution and Challenges in the European Perception of Power</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.210-214, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary analysis of qualitative data in defence studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borzillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-75, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'escadron franco-allemand d’Évreux, nouvelle pierre à l’édifice de la coopération militaire franco-allemande au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Auriane Guilbaud; Franck Petiteville; Frédéric Ramel. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J.-M. Guieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aéronautique et les relations franco-allemandes dans l’Eure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pierre de Taillac, 2021, 978-2-36445-197-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Union Européenne : l’heure de la puissance ?</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing European Defence with Elias’s Historical Sociology (1990–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Delmotte; Barbara Górnicka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias in Troubled Times : Figurational Approaches to the Problems of the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.199-216, 2021, Palgrave studies on Norbert Elias, 978-3-030-74992-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74993-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research methods in defence studies: a multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-12, 2021, 978-0-367-18785-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement stratégique d’un petit État d’Europe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delmas Tsafack. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le petit État en relations internationales : entre vulnérabilité et aspiration à la puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generis Publishing, 2021, 978-1-63902-569-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense européenne entre Europe et monde anglo-saxon au début de la guerre froide (1947-1955) : un marqueur historique pour le XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Philippe Gréciano; Véronique Molinari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et le monde anglophone : une relation ambiguë ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.57-74, 2020, 978-2-84934-554-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la défense en science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Jean-Christophe Videlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire 2020 du droit de la sécurité et de la défense. Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2020, Droit de la sécurité et de la défense, 978-2-84934-502-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Videlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Jean-Christophe Videlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire 2020 du droit de la sécurité et de la défense. Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2020, Droit de la sécurité et de la défense, 978-2-84934-502-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU cyber defense governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Calcara; Raluca Csernatoni; Chantal Lavallée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging security technologies and EU governance : actors, practices and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020, Routledge studies in conflict, security and technology, 978-0-367-36881-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French-German Military Cooperation and the Revival of European Defence After Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornelia-Adriana Baciu; John Doyle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peace, security and defence cooperation in post-Brexit Europe : risks and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.53-77, 2019, 978-3-030-12417-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération militaire franco-allemande en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gréciano; François Genton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations franco-allemandes à l’épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare &amp; martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-115, 2019, Horizons européens, 978-2-84934-460-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’Union Européenne dans les relations internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver l'Europe ? : citoyens, élections et gouvernance européenne par gros temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-195, 2019, Les Sens du droit, 978-2-247-18958-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods in Defence Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David J. Galbreath; John R. Deni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge handbook of defence studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-1-138-12250-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Durieux; Jean-Baptiste Jeangène Vilmer; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017, Quadrige. Dicos poche, 978-2-13-061706-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances émergentes et sécurité internationale, une nouvelle donne ? : une perspective pluridisciplinaire sur la puissance et l'émergence sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, P.I.E. Peter Lang, pp.17-23, 2017, Géopolitique et résolution des conflits, 978-2-8076-0102-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de « puissance émergente »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Rubicon. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 3, Équateurs, pp.43-61, 2022, 978-2-38284-391-8</w:t>
+              <w:t xml:space="preserve">Delphine Deschaux-Dutard; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances émergentes et sécurité internationale, une nouvelle donne ? : une perspective pluridisciplinaire sur la puissance et l'émergence sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, P.I.E. Peter Lang, pp.27-43, 2017, Géopolitique et résolution des conflits, 978-2-8076-0102-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne et la lutte contre la piraterie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Deschaux-Dutard. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.210-214, 2021, 978-0-367-18785-9</w:t>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.189-200, 2015, 978-2-233-00767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Secondary analysis of qualitative data in defence studies</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaesheim-Prozess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-36, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verteidigung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206-210, 2015, 978-3-8487-1379-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüstung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-171, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-62, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid Kufer; Isabelle Guinaudeau; Christophe Premat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handwörterbuch der deutsch-französischen Beziehungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-57, 2015, 978-3-8487-1379-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845219899-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche globale des missions de l’OTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Bannelier; Cyrille Pison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le recours à la force autorisé par le Conseil de sécurité : droit et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pedone, pp.103-116, 2014, 978-2-233-00706-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the military in a qualitative and comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helena Carreiras; Celso Castro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative methods in military studies : research experiences and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20, 2013, Cass military studies, 978-0-415-69811-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse écrite allemande et la PESD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opinion publiques et Politique Européenne de Sécurité et de Défense Commune : acteurs, positions, évolutions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'Europe de la Défense : du Corps Européen à une armée européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Laudier, Catherine Corgeon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et identités en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.195-217, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre, conflits et violence collective. Dialogue franco-allemand du point de vue de la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Becker</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.60-75, 2021, 978-0-367-18785-9</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blänkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guibert-Lassalle Anne, Lemaître Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on éduquer à la paix ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.222, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pierre de Taillac, 2021, 978-2-36445-197-1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Politique Européenne de Sécurité et de Défense au miroir de la presse écrite quotidienne française et allemande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Porteret Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense. Acteurs, légitimité, missions : perspectives sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.119-132, 2008, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00112210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense à l'épreuve du changement d'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et changement d'échelles: les nouvelles focales du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.295-308, 2007, Logiques Politiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.1-12, 2021, 978-0-367-18785-9</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PESD et ses évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Antropius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charillon, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense française. Réflexions sociales et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2SD, pp.185-203, 2007, Les Documents du C2SD, n°91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Generis Publishing, 2021, 978-1-63902-569-5</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense à l'épreuve du changement d'échelle : l'exemple de la construction d'une politique européenne de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faure Alain, Muller Pierre, Leresche Jean-Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique à l'épreuve des changements d'échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.207-216, 2007, Logiques Politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...2051 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435437v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie historique des ingénieries de gouvernement : l'exemple du laboratoire du Cerat (CNRS) entre 1963 et 2003</w:t>
               </w:r>
@@ -16580,165 +16580,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sécurité (intérieure, nationale, internationale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'actualité internationale. 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protocole (diplomatique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'actualité internationale. 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893525v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04893545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias</w:t>
               </w:r>
@@ -17369,314 +17369,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Podcast] L’armée allemande peut-elle devenir la &amp;quot;première d'Europe&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Émission de radio] La guerre en Ukraine bouscule la politique de défense européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Hugues Dubois</w:t>
+                <w:t xml:space="preserve">hal-04832745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Entretien] &amp;quot;Nouveaux membres permanents&amp;quot; au conseil de sécurité de l'ONU : le &amp;quot;vœu pieux&amp;quot; d'Emmanuel Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Nadau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Nadau</w:t>
+                <w:t xml:space="preserve">hal-04831779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Entretien] Refonte de l'ONU : «Un geste à valeur politique bien plus qu'une volonté de réformer l'organisation»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Ivanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Ivanoff</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04831765v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04831696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entretien] Opinion : la défense, chantier prometteur de la coopération européenne ?</w:t>
               </w:r>
@@ -18844,51 +18844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.233.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702436.2022.2110474" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borzillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109202ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lequesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21967415-bja10019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.032.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0402c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09662839.2016.1260006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0740u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2346.12677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.150.0543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111426656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maulny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buttin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#246;hring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Schnitzler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-R&#233;my Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Havr&#225;nek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barrinha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Baciu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Giegerich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Naidji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Videlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04782469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1795/9782706148606/le-multilateralisme-malade-du-covid-19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/10.3998/mpub.12212677.11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198236-4/secondary-analysis-qualitative-data-defence-studies-laurent-borzillo-delphine-deschaux-dutard?context=ubx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824324v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74993-4_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-relations-franco-allemandes-a-lepreuve-de-la-mondialisation" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/sauver-l-europe-9782247189588.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Defence-Studies/Galbreath-Deni/p/book/9781138122505" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-205/verteidigung-defense?page=1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795088v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-33/blaesheim-prozess-rencontres-de-blaesheim?page=1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-33" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-168/ruestung-armement?page=1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-59/eads?hitid=1&amp;amp;search-click" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-54/diplomatie?page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-54" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Qualitative-Methods-in-Military-Studies-Research-Experiences-and-Challenges/Carreiras-Castro/p/book/9780415698115" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bl&#228;nkner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435460v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antropius" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893570v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893525v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831765v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ivanoff" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rozec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escalona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jakubowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01843554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dembinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435489v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.233.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702436.2022.2110474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borzillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109202ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lequesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.070.0070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21967415-bja10019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.032.0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0402c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09662839.2016.1260006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0740u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2346.12677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.150.0543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111426656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Beaudonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maulny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buttin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#246;hring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Schnitzler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-R&#233;my Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Havr&#225;nek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barrinha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Baciu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Giegerich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulomb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Naidji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873347v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02061790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435407v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Videlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04782469v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1795/9782706148606/le-multilateralisme-malade-du-covid-19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01792515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/10.3998/mpub.12212677.11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429198236-4/secondary-analysis-qualitative-data-defence-studies-laurent-borzillo-delphine-deschaux-dutard?context=ubx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824324v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74993-4_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-relations-franco-allemandes-a-lepreuve-de-la-mondialisation" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/sauver-l-europe-9782247189588.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Defence-Studies/Galbreath-Deni/p/book/9781138122505" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795079v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01796900v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-33/blaesheim-prozess-rencontres-de-blaesheim?page=1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-33" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-205/verteidigung-defense?page=1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-168/ruestung-armement?page=1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-59/eads?hitid=1&amp;amp;search-click" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-59" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845219899-54/diplomatie?page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845219899-54" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01795110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Qualitative-Methods-in-Military-Studies-Research-Experiences-and-Challenges/Carreiras-Castro/p/book/9780415698115" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bl&#228;nkner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antropius" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893570v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893545v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831696v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832745v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ivanoff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rozec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escalona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jakubowicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01843554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dembinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Ehrhart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435489v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>