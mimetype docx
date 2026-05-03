--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -234,260 +234,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04830348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Points Stratotypiques Mondiaux (PSM) de France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le PSM Cénomanien du Mont Risou (Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Aretz</w:t>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Reboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163</w:t>
+              <w:t xml:space="preserve">, 2022, 163, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808545v1</w:t>
+                <w:t xml:space="preserve">hal-04946443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PSM Cénomanien du Mont Risou (Hautes-Alpes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Points Stratotypiques Mondiaux (PSM) de France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Aretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Reboulet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sixto Fernandez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163, pp.46-49</w:t>
+              <w:t xml:space="preserve">, 2022, 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946443v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostratigraphic and chemostratigraphic record of the Cenomanian/Turonian boundary interval of the Tellian Atlas (Algeria)</w:t>
               </w:r>
@@ -1220,2012 +1220,2024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cenomanian–Turonian Boundary Event (CTBE) on the southern slope of the Subalpine Basin (SE France) and its bearing on a probable tectonic pulse on a larger scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litho- and biostratigraphy, facies patterns and depositional sequences of the Cenomanian-Turonian deposits in the Ksour Mountains (Saharan Atlas, Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ferry</w:t>
+                <w:t xml:space="preserve">Madani Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Kaddour Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Thomas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 72, pp.39-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 78, pp.34-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975427v1</w:t>
+                <w:t xml:space="preserve">hal-02105475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litho- and biostratigraphy, facies patterns and depositional sequences of the Cenomanian-Turonian deposits in the Ksour Mountains (Saharan Atlas, Algeria)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ferré</w:t>
+                <w:t xml:space="preserve">The Cenomanian–Turonian Boundary Event (CTBE) on the southern slope of the Subalpine Basin (SE France) and its bearing on a probable tectonic pulse on a larger scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Adaci</w:t>
+                <w:t xml:space="preserve">Serge Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 78, pp.34-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 72, pp.39-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105475v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roveacrinids (Crinoidea, Roveacrinida) from the Cenomanian-Turonian of southwest Algeria (Saharan Atlas and Guir Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (3), pp.185-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paléontologie du Cénomanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Néraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01488915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proxy for Cretaceous paleoceanographic and paleoclimatic reconstructions: Coiling direction changes in the planktonic foraminifera Muricohedbergella delrioensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 445, pp.8-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological and stratigraphic evolution of northern Lebanon since the Late Cretaceous: implications for the Levant margin and basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hawie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi H. Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.1323-1349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-013-0914-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Nd isotope composition of seawater on epicontinental seas: testing the potential of Fe-Mn oxyhydroxide coatings on foraminifera tests for deep-time investigations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.39-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New U-Pb (ID-TIMS and LA-ICPMS) and 40Ar/39Ar geochronological constraints of the Cretaceous geologic time scale calibration from Hokkaido (Japan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tiepolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286, pp.72-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cenomanian-Turonian boundary event on the Moroccan Atlantic margin (Agadir basin): Stable isotope and sequence stratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoutem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 296 (1-2), pp.151-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00672531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny and Phylogeny of Upper Cenomanian rotaliporids (Foraminifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (2), pp.91-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2008.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00335543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution stratigraphic record constrained by volcanic ashes layers at the Cenomanian-Turonian boundary in the Western Interior Basin, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28, pp.561-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2006.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00197534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution stratigraphic record constrained by volcanic ash beds at the Cenomanian–Turonian boundary in the Western Interior Basin, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (4), pp.561-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2006.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00178572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution biotratigraphy and chemostratigraphy of the Cenomanian/Turonian boundary event in the Vocontian Basin, southeast France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27, 5, pp.629-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement à haute résolution des modifications environnementales inscrites dans un cadre téphrochronologique : le bassin du Western Interior au passage Cénomanien Turonien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 175 (6), pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement à haute résolution des modifications environnementales inscrites dans un cadre téphrochronologique : le bassin du Western Interior au passage Cénomanien Turonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 175 (6), pp.561-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3235,297 +3247,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gradient thermique de subsurface au Paléogène : approche multi-proxies (δ18O, Mg/Ca, Sr/Ca et porosité) sur Subbotina linaperta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Combined use of foraminifera Mg/Ca and Sr/Ca concentrations to strengthen temperature reconstructions over geological timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Below</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goldschmidt, Jul 2022, Hawai'i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915473v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of foraminifera Mg/Ca and Sr/Ca concentrations to strengthen temperature reconstructions over geological timescales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dissard</w:t>
+                <w:t xml:space="preserve">Le gradient thermique de subsurface au Paléogène : approche multi-proxies (δ18O, Mg/Ca, Sr/Ca et porosité) sur Subbotina linaperta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Below</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goldschmidt, Jul 2022, Hawai'i, United States</w:t>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865469v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemostratigraphical and Biostratigraphical Record of the Campanian-Maastrichtian Deltaic Succession in the Tremp-Graus Basin, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3584,1078 +3596,1078 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du gradient latitudinal de températures au Paléogène : une analyse multi-proxies sur Subbotina linaperta (foraminifère planctonique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Below</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desmares</w:t>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porosité des tests de Subbotina linaperta (foraminifère planctonique) comme marqueur des températures de subsurface au Paléogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Below</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Géologique de France : Les Forages Scientifiques IODP/ICDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in bryozoan diversity in shallow water deposits of the Le Mans area during the Cenomanian-Turonian transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Bryozoology Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Liberec, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray tomography contribution to the palaeobiology of Upper Cretaceous planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coroyer G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Grosheny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echinoderms of the cretaceous deposits from Le Mans (France) : outstanding preservation conditions for an outstanding fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W.M. Jagt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Cénomanien du Groupe Français du Crétacé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Vert, Apr 2016, Le Mans, France. pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01471976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echinoderm diversity of Cretaceous deposits at Le Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.M. Jagt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. European Echinoderm Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01130954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test microevolution in planktonic foraminifera in response to environmental changes during the Cenomanian-Turonian interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropalaeontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00178704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les rotalipores s.l. du Cénomanien supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grosheny</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réun. thématiques du GFC « Impact Environnemental sur la dynamique des populations au Crétacé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la morphologie des tests des foraminifères planctoniques en réponse aux modifications environnementales (passage Cénomanien-Turonien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beaudoin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réun. thématiques du GFC « Impact Environnemental sur la dynamique des populations au Crétacé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4665,262 +4677,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les péripéties de Liodon asiaticum Répelin, 1915, un mosasaure du Crétacé supérieur des environs de Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez Pellicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Françaiseroyes, 31 août-3 septembre 2021, p.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLAS 3D: a bridge project between research and teaching in palaeontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4930,137 +4942,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropaléontologie et nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170, 2024, Micropaléontologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5070,556 +5082,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire des océans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des sites de référence pour l’échelle des temps géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865231v1</w:t>
+                <w:t xml:space="preserve">hal-03913781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sites de référence pour l’échelle des temps géologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mémoire des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Below</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03913781v1</w:t>
+                <w:t xml:space="preserve">hal-03865231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfossiles : extraction risquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sénégas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.90-91, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sondage de Civray-de-Touraine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Amédro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Robaszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Matrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Amédro, B. Matrion &amp; F. Robaszynski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratotype Turonien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MNHN &amp; Biotope Editions, pp.121-141, 2018, Patrimoine géologique, 978-2-85653-819-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les événements anoxiques du Cénomanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Grosheny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratopype Cénomanien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum national d'Histoire naturelle, pp.99-108, 2015, 978-2-85653-775-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5629,91 +5641,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement à haute résolution des modifications environnementales inscrites dans un cadre téphrochronologique (le bassin du Western Interior au passage Cénomanien Turonien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desmares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5723,114 +5735,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement à haute résolution des modifications environnementales inscrites dans un cadre téphrochronologique : le bassin du Western Interior au passage Cénomanien-Turonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Louis Pasteur - Strasbourg I, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005STR1GE08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5977,51 +5989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04830348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Niechwedowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Voigt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jurkowska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouikene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benkherouf-Kechid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vinciguerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Pellicer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a20" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tremblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Taverne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.11.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Mebarki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Georges Bulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.05.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG6RX615-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Villier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2017.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5JCVJMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2017.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Crognier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.12.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hawie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-013-0914-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takashima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.03.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q1VJ4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Masrour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoutem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1LMQJ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1249SNGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grosheny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudoin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2006.08.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RBTBLVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2006.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC6H4HVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Below" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913795v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Taylor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coroyer G." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.M. Jagt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Pellicer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c082" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c073" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robaszynski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matrion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005STR1GE08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04830348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Niechwedowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Voigt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jurkowska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouikene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benkherouf-Kechid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vinciguerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Pellicer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a20" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tremblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Taverne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Mebarki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Georges Bulot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.05.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG6RX615-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.11.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGW76XZT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Villier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2017.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5JCVJMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2017.02.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Crognier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.12.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hawie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-013-0914-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takashima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.03.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q1VJ4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Masrour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoutem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1LMQJ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335543v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.07.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1249SNGM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grosheny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2006.08.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RBTBLVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2006.03.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC6H4HVF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Below" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coroyer G." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Breton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.M. Jagt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Pellicer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804531v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robaszynski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matrion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001829v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005STR1GE08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>