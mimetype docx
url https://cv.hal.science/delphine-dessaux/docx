--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -583,278 +583,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Rectification and Ionic Selectivity of α-Hemolysin: Coarse-Grained Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caveolin-1β promotes the production of active human microsomal glutathione S-transferase in induced intracellular vesicles in $Spodoptera\ frugiperda$ insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01028⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1864 (8), pp.183922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838328v1</w:t>
+                <w:t xml:space="preserve">hal-03653737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveolin-1β promotes the production of active human microsomal glutathione S-transferase in induced intracellular vesicles in $Spodoptera\ frugiperda$ insect cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Rectification and Ionic Selectivity of α-Hemolysin: Coarse-Grained Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1864 (8), pp.183922. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (23), pp.4189-4199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653737v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport through a protein nanopore: a Coarse-Grained Molecular Dynamics Study</w:t>
               </w:r>
@@ -1488,243 +1488,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Design with Automated Reasoning and Deep Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational design of the cofactor specificity of GAPN enzyme for cell-free biocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">Sam Mallinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Systems and Synthetic Biology (BioSynSys2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">29ième colloque du Club Biocatalyse en Synthèse Organique, CBSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223575v1</w:t>
+                <w:t xml:space="preserve">hal-04223580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational design of the cofactor specificity of GAPN enzyme for cell-free biocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein Design with Automated Reasoning and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Defresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bomble</w:t>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ième colloque du Club Biocatalyse en Synthèse Organique, CBSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Symposium on Systems and Synthetic Biology (BioSynSys2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223580v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1755,64 +1755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational enzyme design of cofactor specificity for cell-free biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1984,64 +1984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational design of enzymes for cell-free biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2272,51 +2272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D4DC4F"/>
+    <w:nsid w:val="0433A0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2503,51 +2503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dessaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257486488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122163408660400090433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J B Mallinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Bomble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rignani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mallinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bomble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03430096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dessaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257486488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122163408660400090433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J B Mallinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Bomble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rignani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183922" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mallinson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bomble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03430096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>