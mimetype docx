--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -583,278 +583,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveolin-1β promotes the production of active human microsomal glutathione S-transferase in induced intracellular vesicles in $Spodoptera\ frugiperda$ insect cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Rectification and Ionic Selectivity of α-Hemolysin: Coarse-Grained Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (23), pp.4189-4199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653737v1</w:t>
+                <w:t xml:space="preserve">hal-03838328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Rectification and Ionic Selectivity of α-Hemolysin: Coarse-Grained Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caveolin-1β promotes the production of active human microsomal glutathione S-transferase in induced intracellular vesicles in $Spodoptera\ frugiperda$ insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (23), pp.4189-4199. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1864 (8), pp.183922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838328v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport through a protein nanopore: a Coarse-Grained Molecular Dynamics Study</w:t>
               </w:r>
@@ -1488,243 +1488,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational design of the cofactor specificity of GAPN enzyme for cell-free biocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein Design with Automated Reasoning and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Defresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Mallinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bomble</w:t>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ième colloque du Club Biocatalyse en Synthèse Organique, CBSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Symposium on Systems and Synthetic Biology (BioSynSys2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223580v1</w:t>
+                <w:t xml:space="preserve">hal-04223575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Design with Automated Reasoning and Deep Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational design of the cofactor specificity of GAPN enzyme for cell-free biocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Mallinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Systems and Synthetic Biology (BioSynSys2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">29ième colloque du Club Biocatalyse en Synthèse Organique, CBSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223575v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1755,64 +1755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational enzyme design of cofactor specificity for cell-free biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1984,64 +1984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational design of enzymes for cell-free biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2272,51 +2272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0433A0B2"/>
+    <w:nsid w:val="BAA9B047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2503,51 +2503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dessaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257486488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122163408660400090433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J B Mallinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Bomble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rignani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183922" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mallinson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bomble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03430096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dessaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257486488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122163408660400090433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J B Mallinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Bomble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rignani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mallinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bomble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03430096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>