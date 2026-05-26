--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">122163408660400090433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">XoEg2wUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,977 +215,859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promiscuous structural cross-compatibilities between major shell components of Klebsiella pneumoniae bacterial microcompartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Balestrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessam Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0322518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring ssDNA translocation through α-hemolysin using coarse-grained steered molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagla Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Basdevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4NR01581A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Engineering of a Non-Phosphorylating Glyceraldehyde-3-Phosphate Dehydrogenase to Enable Cell-Free Biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam J B Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J Bomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (17), pp.11781-11797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.3c01452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Rectification and Ionic Selectivity of α-Hemolysin: Coarse-Grained Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mathé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosa Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Basdevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (23), pp.4189-4199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caveolin-1β promotes the production of active human microsomal glutathione S-transferase in induced intracellular vesicles in $Spodoptera\ frugiperda$ insect cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahuel Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1864 (8), pp.183922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport through a protein nanopore: a Coarse-Grained Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51942-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promiscuous structural cross-compatibilities between major shell components of Klebsiella pneumoniae bacterial microcompartments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Barthe</w:t>
+                <w:t xml:space="preserve">Designing symmetrical multi-component proteins using a hybrid generative AI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Defresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,90 +1147,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of symmetrical multi-component proteins using a hybrid generative AI approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Defresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1369,90 +1272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of symmetrical multi-component proteins using a hybrid generative AI approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Defresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1507,77 +1410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Design with Automated Reasoning and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Defresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Systems and Synthetic Biology (BioSynSys2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,90 +1505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational design of the cofactor specificity of GAPN enzyme for cell-free biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ième colloque du Club Biocatalyse en Synthèse Organique, CBSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1742,90 +1645,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational enzyme design of cofactor specificity for cell-free biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGMM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1850,103 +1753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and engineering of bacterial microcompartment hexameric shell proteins for the design of a platform for synthetic biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garcia-Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology (BioSynSys2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1971,90 +1874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational design of enzymes for cell-free biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mallinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGMM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,51 +2014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences et modélisation par dynamique moléculaire gros-grain du transport de l'ADN à travers l'alpha-hémolysine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Paris-Saclay, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASE002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2272,51 +2175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAA9B047"/>
+    <w:nsid w:val="ABBE6986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2503,51 +2406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dessaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257486488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122163408660400090433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J B Mallinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Bomble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rignani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mallinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bomble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03430096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dessaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257486488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122163408660400090433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=XoEg2wUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J B Mallinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Bomble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rignani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mallinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bomble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03430096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASE002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>