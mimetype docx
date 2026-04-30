--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Diaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire contemporaine habilitée à diriger des recherches à l'Université Reims Champagne-Ardenne, membre junior de l'Institut universitaire de France (2020-2026).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3875-0830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166661856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maîtresse de conférences en histoire contemporaine, habilitée à diriger des recherches, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre junior de l'Institut universitaire de France (2020-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERHIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 2616)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fellow de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Secrétaire de rédaction de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du XIXe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023), co-responsable de la rubrique &amp;quot;Le XIXe siècle vu d'ailleurs&amp;quot; depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Porteuse du programme ANR Jeunes Chercheuses Jeunes Chercheurs </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AsileuropeXIX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités à l'échelle de mon établissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable des études de L3 d'histoire de l'Université Reims Champagne-Ardenne (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence d'histoire de l'Université de Reims Champagne-Ardenne (2023-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsable du parcours Histoire-géographie du Master MEEF second degré de l'INSPE de Reims Champagne-Ardenne - Université de Reims Champagne-Ardenne (2017-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommée (suppléante puis titulaire) de la 22e section du Conseil national des universités (2023-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation externe d'histoire (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation interne d'histoire-géographie (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 100 dates de l’histoire de l’immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. Cahier du Palais de la Porte Dorée (2), 2023, 978-2-919040-72-8 9782919040728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réprouvés. Sur les routes de l'exil dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 388 p., 2021, Libres cours (Paris), ISSN 2556-0867 ; 7, 9791035106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En exil. Les réfugiés en Europe, de la fin du XVIIIᵉ siècle à nos jours, Paris, Gallimard, collection &amp;quot;Folio histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Oldenbourg, 2021, 9783110732276. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de l'exposition permanente du musée national de l'histoire de l'immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand R., Boucheron P. Seuil/MNHI, 517 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, collection « Le monde atlantique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un asile pour tous les peuples ? Exilés et réfugiés étrangers dans la France au cours du premier XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2014, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.diaz.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les migrations du XIXe siècle entrent au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.195-198. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c2n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exilé partout est seul ». De la solitude des « exilés » dans la foule des « réfugiés » à travers l’Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Colloques Fabula, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amelia et Antonio, histoire de mes grands-parents »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 103 (2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhc.103.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace alternatif du politique ? Les souscriptions au profit d’exilés étrangers accueillis en France, années 1820-1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1848 au prisme des circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans de diasporas, 40, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.9774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction -Intimate exile. The enforced migration of families, couples, and children in the nineteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (61), pp.8-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Exile to Refugee: Toward a Transnational History of Refuge in Early Nineteenth-Century Europe”, Yearbook of Transnational History, 2021, vol. 4, p. 1-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Transnational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensées de la migration: Mobilités féminines en Méditerranée (note critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2021.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'exil intime. Familles, couples et enfants à l'épreuve de la migration contrainte au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une information mondiale ? La presse et l’actualité étrangère au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°16 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expulsions de réfugiés étrangers. Pratiques administratives et mobilisations de l’opinion publique, France, 1832-1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres de refugiados, mujeres refugiadas en la Francia del siglo XIX (años 1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arenal. Revista de historia de las mujeres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/arenal.v26i2.9237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre dirigé par Aline Angoustures, Dzovinar Kévonian et Claire Mouradian (dir.), Réfugiés et apatrides. Administrer l’asile en France (1920-1960), Rennes, Presses universitaires de Rennes, 2017, dans Histoire@Politique, 2018, en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Shaw, Britannia's Embrace Modern Humanitarism and the Imperial Origins of Refugee Relief, Oxford, Oxford University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de l’ouvrage de Konstantina Zanou et Maurizio Isabella (dir.), Mediterranean Diasporas. Politics and Ideas in the Long 19th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-1, pp.323-326. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'exil dans l'Europe du XIXe siècle. Dire, pratiquer, représenter les migrations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Galotti (1829). Exil, extradition et &amp;quot;droit d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bannis, proscrits, exilés, 17, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés en France au prisme des circulaires du ministère de l’Intérieur (1830-1870) : pour une étude conjointe des discours et pratiques de l’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hommes &amp; Migrations, N° 16 (1321), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des barricades cosmopolites ? Enquête sur les étrangers à Paris en juillet 1830 », « Cosmopolis », Le Magasin du XIXe siècle, 2018, p. 110-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre et exil en Europe à l’époque contemporaine, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire européenne de l’exil et de l’asile politiques au xixe siècle : le programme de recherche AsileuropeXIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque &amp;quot;Les circulations européennes à l’âge des Empires coloniaux au xixe siècle : une lecture genrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chaillou-Atrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David McCULLOUGH, Le voyage à Paris. Les Américains à l’école de la France, 1830-1900, traduit de l’américain par P.-E. Dauzat, Paris, Vuibert, 2014, Revue d'histoire du XIXe siècle, [En ligne], 50 | 2015, mis en ligne le 01 juillet 2015, consulté le 15 avril 2020. URL : http://journals.openedition.org/rh19/4859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indésirables en métropole, utiles en Algérie ? Les réfugiés politiques étrangers et la colonisation (1830-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.187-204. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil, citoyenneté et république. Les étrangers dans le Paris de 1848 vus par Louis Garnier-Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°22 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl1.022.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les mobilités contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.131.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et immigrés italiens à Paris, des Trois Glorieuses au coup d’Etat bonapartiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Storico dell'emigrazione italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 / 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Brésiliens dans la France des années 1820. Contribution à une histoire des mobilités transatlantiques au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.1919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les exilés espagnols à Bordeaux et dans le Sud-Ouest au cours du premier XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Aquitain d'Etudes Sociales (I.A.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 95, hiver 2012, p. 13- 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés politiques étrangers dans la France des années 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.111.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les étrangers, des travailleurs comme les autres ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bonnardel-Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilés, réfugiés, étrangers en France (1848-1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2024, 9782350309996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fugitifs, exilés, émigrants. Un XIXe siècle en mouvement, laboratoire de notre modernité migratoire », dans Dominique de Font-Réaulx (dir.), Exils, Paris, Éditions du Musée du Louvre, 2024, p. 26-39.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Musée du Louvre; Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés profitent du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des préjugés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arènes, 2023, 979-1037508393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés ardennais de la Grande Guerre et le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, Nicolas; Tison, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruction(s) 1918-… : Les Ardennes après l’occupation allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.265-280, 2022, 9782757437032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking in and Casting out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine DIAZ; Sylvie APRILE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-century Europe (Delphine Diaz &amp; Sylvie Aprile, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-74, 2022, 978-3-11-073731-8. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du « droit d’asile » en France, de la Restauration au Second Empire. Enquête autour d’une formule controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil, asile : du droit aux pratiques (XVIe -XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. France, carrefour des révolutions. Genèses nationales et globales d’un espace-temps révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Covo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Deluermoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.91-136, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et expulser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réprouvés. Sur les routes de l’exil dans l’Europe du XIXe siècle, sous la direction de Delphine Diaz et Sylvie Aprile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Sorbonne, pp.77-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palpitants de dévouement et de générosité pour tous les proscrits ». L’éloquence au service des révolutionnaires exilés en France (des années 1830 à la Deuxième République)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et politisation de la fin des Lumières au printemps des peuples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.145-156, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.19012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une enquête dans les dépôts de réfugiés polonais : la mission du Bazar polonais dans le Midi, 1832 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préserver de l’oubli. Les exilés polonais de la Grande Émigration de 1831 installés dans les provinces françaises, Paris/Kielce, Musée Musée national de Kielce, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le passeport », dans Pierre Singaravelou et Sylvain Venayre (dir.), Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours, Paris, Fayard, 2020, p. 341-345.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil. Les capitales de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delalande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.186-188, 2020, 9791035106867. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.87510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérations, décalages et anticipations. Le temps discordant de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François (dir.); Vincent, Julien (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La modernité dure longtemps » : penser les discordances des temps avec Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.43-58, 2020, 9791035106843. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.84675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exiler pour des idées dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine COURTET, Mireille BESSON, Françoise LAVOCAT et Alain VIALA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mondes Rencontres Recherche et Création du Festival d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 233-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russes et Français au temps des occupations étrangères, 1814 et 1815-1818. Un reflet des heurts et contacts à travers les sources judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rey, Marie-Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes en France. Des faits, des imaginaires et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.79-88, 2019, 9791035106904. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.86575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Colbert : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaque photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.253-268, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.35097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Greefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429435065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femmes en exil, femmes réfugiées dans la France du premier XIXe siècle. Vers la difficile reconnaissance d’un statut », dans Nicolas BEAUPRE et Karine RANCE (dir.), Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918, Clermont-Ferrand, Presses universitaires Blaise-Pascal, 2016, p. 47-62.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paris, capitale de l’exil intellectuel européen au cours du premier XIXe siècle », dans Christophe Charle et Laurent Jeanpierre (dir.), La Vie intellectuelle française, XIXe-XXIe siècles, Paris, Éditions du Seuil, 2016, p. 308-314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle française, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations photographiques, matériau pédagogique. Le fonds de vues sur verre du Lycée Colbert », dans Anne Quillien (dir.), Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017, Futuroscope, Réseau Canopé, 2016, p. 39-46.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2240039217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une morale collective de l’engagement révolutionnaire en exil. Les réfugiés polonais en France sous la Monarchie de Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade (dir.). Morales en révolutions : France, 1789-1940. Nouvelle édition [en ligne]. Rennes : Presses universitaires de Rennes, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.95022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Résister aux migrations forcées vers les États-Unis. L’expérience des Polonais réfugiés en France », dans Delphine Diaz, Jeanne Moisand, Romy Sanchez, Juan Luis Simal (dir.), Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, p. 209-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exiler dans la France de la monarchie restaurée. Libéraux espagnols et italiens dans les années 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien appris, rien oublié ? Les Restaurations dans l’Europe postnapoléonienne (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.393-403, 2015, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.96133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exils et circulations politiques autour de 1830 : l’exemple des réfugiés étrangers en France », dans Sylvie Aprile, Jean-Claude Caron et Emmanuel Fureix (dir.), La Liberté guidant les peuples. Les révolutions de 1830 en Europe, Seyssel, Champ Vallon, 2013, p. 226-240.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Liberté guidant les peuples. Les révolutions de 1830 en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978.2.87673.621.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai fait mon service comme un brave citoyen français ». Parcours et récits des combattants étrangers sur les barricades parisiennes en février et juin 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs européens du « printemps des peuples » 1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Anceau, Vincent Robert, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « fonds Colbert » : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaques photographiques, fabrication et diffusion du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des réfugiés. À propos de : Naïma Ghermani, Le Droit des exilés. Généalogie du droit d’asile au XVIIe siècle, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Isidro Dubert et Vincent Gourdon (dir.), Inmigracion, trabajo y servicio doméstico. En la Europa urbana, siglos xvii-xx, Madrid, Casa de Velázquez, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Karen Akoka, &amp;quot;L'Asile et l'exil. Une histoire de la distinction réfugiés / migrants&amp;quot;, 20 & 21. Revue d'histoire, 2021/2, n° 150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.202-203. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe et ses réfugiés politiques au XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and its Political Refugees in the 19 th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02540819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Bourguinat (dir.), Voyageuses dans l’Europe des confins, XVIIIe-XXe siècles », Clio. Femmes, Genre, Histoire (En ligne), 41 | 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.333-333. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idesbald GODDEERIS, La Grande Émigration polonaise en Belgique (1831-1870). Élites et masses en exil à l’époque romantique, Berne, Peter Lang, 2013&amp;quot;, Revue d'histoire du XIXe siècle, n° 48, 2014, 205-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.205-206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Heine, « Lutetia. Correspondances sur la politique, l’art et la vie du peuple », Revue d'histoire du XIXe siècle, n° 46, 2013, p. 204-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.204-206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark I. Choate Emigrant nation : The making of Italy abroad Cambridge, Harvard University Press, 2008, X-319 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synopsis pour la future exposition permanente du Musée National de l'Histoire de l'Immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Diaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire contemporaine habilitée à diriger des recherches à l'Université Reims Champagne-Ardenne, membre junior de l'Institut universitaire de France (2020-2026).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3875-0830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166661856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maîtresse de conférences en histoire contemporaine, habilitée à diriger des recherches, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre junior de l'Institut universitaire de France (2020-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERHIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 2616)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fellow de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Secrétaire de rédaction de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du XIXe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023), co-responsable de la rubrique &amp;quot;Le XIXe siècle vu d'ailleurs&amp;quot; depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Porteuse du programme ANR Jeunes Chercheuses Jeunes Chercheurs </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AsileuropeXIX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités à l'échelle de mon établissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable des études de L3 d'histoire de l'Université Reims Champagne-Ardenne (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence d'histoire de l'Université de Reims Champagne-Ardenne (2023-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsable du parcours Histoire-géographie du Master MEEF second degré de l'INSPE de Reims Champagne-Ardenne - Université de Reims Champagne-Ardenne (2017-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommée (suppléante puis titulaire) de la 22e section du Conseil national des universités (2023-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation externe d'histoire (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation interne d'histoire-géographie (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 100 dates de l’histoire de l’immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. Cahier du Palais de la Porte Dorée (2), 2023, 978-2-919040-72-8 9782919040728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réprouvés. Sur les routes de l'exil dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 388 p., 2021, Libres cours (Paris), ISSN 2556-0867 ; 7, 9791035106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Oldenbourg, 2021, 9783110732276. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En exil. Les réfugiés en Europe, de la fin du XVIIIᵉ siècle à nos jours, Paris, Gallimard, collection &amp;quot;Folio histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de l'exposition permanente du musée national de l'histoire de l'immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand R., Boucheron P. Seuil/MNHI, 517 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, collection « Le monde atlantique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un asile pour tous les peuples ? Exilés et réfugiés étrangers dans la France au cours du premier XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2014, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.diaz.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exilé partout est seul ». De la solitude des « exilés » dans la foule des « réfugiés » à travers l’Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Colloques Fabula, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les migrations du XIXe siècle entrent au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.195-198. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c2n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amelia et Antonio, histoire de mes grands-parents »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 103 (2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhc.103.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1848 au prisme des circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans de diasporas, 40, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.9774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace alternatif du politique ? Les souscriptions au profit d’exilés étrangers accueillis en France, années 1820-1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensées de la migration: Mobilités féminines en Méditerranée (note critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2021.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Exile to Refugee: Toward a Transnational History of Refuge in Early Nineteenth-Century Europe”, Yearbook of Transnational History, 2021, vol. 4, p. 1-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Transnational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction -Intimate exile. The enforced migration of families, couples, and children in the nineteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (61), pp.8-26. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'exil intime. Familles, couples et enfants à l'épreuve de la migration contrainte au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expulsions de réfugiés étrangers. Pratiques administratives et mobilisations de l’opinion publique, France, 1832-1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres de refugiados, mujeres refugiadas en la Francia del siglo XIX (años 1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arenal. Revista de historia de las mujeres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/arenal.v26i2.9237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une information mondiale ? La presse et l’actualité étrangère au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°16 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Galotti (1829). Exil, extradition et &amp;quot;droit d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bannis, proscrits, exilés, 17, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Shaw, Britannia's Embrace Modern Humanitarism and the Imperial Origins of Refugee Relief, Oxford, Oxford University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de l’ouvrage de Konstantina Zanou et Maurizio Isabella (dir.), Mediterranean Diasporas. Politics and Ideas in the Long 19th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-1, pp.323-326. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'exil dans l'Europe du XIXe siècle. Dire, pratiquer, représenter les migrations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés en France au prisme des circulaires du ministère de l’Intérieur (1830-1870) : pour une étude conjointe des discours et pratiques de l’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hommes &amp; Migrations, N° 16 (1321), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des barricades cosmopolites ? Enquête sur les étrangers à Paris en juillet 1830 », « Cosmopolis », Le Magasin du XIXe siècle, 2018, p. 110-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre dirigé par Aline Angoustures, Dzovinar Kévonian et Claire Mouradian (dir.), Réfugiés et apatrides. Administrer l’asile en France (1920-1960), Rennes, Presses universitaires de Rennes, 2017, dans Histoire@Politique, 2018, en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre et exil en Europe à l’époque contemporaine, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire européenne de l’exil et de l’asile politiques au xixe siècle : le programme de recherche AsileuropeXIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque &amp;quot;Les circulations européennes à l’âge des Empires coloniaux au xixe siècle : une lecture genrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chaillou-Atrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David McCULLOUGH, Le voyage à Paris. Les Américains à l’école de la France, 1830-1900, traduit de l’américain par P.-E. Dauzat, Paris, Vuibert, 2014, Revue d'histoire du XIXe siècle, [En ligne], 50 | 2015, mis en ligne le 01 juillet 2015, consulté le 15 avril 2020. URL : http://journals.openedition.org/rh19/4859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indésirables en métropole, utiles en Algérie ? Les réfugiés politiques étrangers et la colonisation (1830-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.187-204. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil, citoyenneté et république. Les étrangers dans le Paris de 1848 vus par Louis Garnier-Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°22 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl1.022.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les mobilités contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.131.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Brésiliens dans la France des années 1820. Contribution à une histoire des mobilités transatlantiques au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.1919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et immigrés italiens à Paris, des Trois Glorieuses au coup d’Etat bonapartiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Storico dell'emigrazione italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 / 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les exilés espagnols à Bordeaux et dans le Sud-Ouest au cours du premier XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Aquitain d'Etudes Sociales (I.A.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 95, hiver 2012, p. 13- 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés politiques étrangers dans la France des années 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.111.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fugitifs, exilés, émigrants. Un XIXe siècle en mouvement, laboratoire de notre modernité migratoire », dans Dominique de Font-Réaulx (dir.), Exils, Paris, Éditions du Musée du Louvre, 2024, p. 26-39.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Musée du Louvre; Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les étrangers, des travailleurs comme les autres ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bonnardel Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilés, réfugiés, étrangers en France (1848-1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2024, 9782350309996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés profitent du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des préjugés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arènes, 2023, 979-1037508393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés ardennais de la Grande Guerre et le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, Nicolas; Tison, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruction(s) 1918-… : Les Ardennes après l’occupation allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.265-280, 2022, 9782757437032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking in and Casting out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine DIAZ; Sylvie APRILE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-century Europe (Delphine Diaz &amp; Sylvie Aprile, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-74, 2022, 978-3-11-073731-8. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du « droit d’asile » en France, de la Restauration au Second Empire. Enquête autour d’une formule controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil, asile : du droit aux pratiques (XVIe -XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une enquête dans les dépôts de réfugiés polonais : la mission du Bazar polonais dans le Midi, 1832 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préserver de l’oubli. Les exilés polonais de la Grande Émigration de 1831 installés dans les provinces françaises, Paris/Kielce, Musée Musée national de Kielce, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et expulser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réprouvés. Sur les routes de l’exil dans l’Europe du XIXe siècle, sous la direction de Delphine Diaz et Sylvie Aprile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Sorbonne, pp.77-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palpitants de dévouement et de générosité pour tous les proscrits ». L’éloquence au service des révolutionnaires exilés en France (des années 1830 à la Deuxième République)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et politisation de la fin des Lumières au printemps des peuples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.145-156, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.19012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. France, carrefour des révolutions. Genèses nationales et globales d’un espace-temps révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Covo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Deluermoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.91-136, 2021, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérations, décalages et anticipations. Le temps discordant de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François (dir.); Vincent, Julien (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La modernité dure longtemps » : penser les discordances des temps avec Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.43-58, 2020, 9791035106843. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.84675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le passeport », dans Pierre Singaravelou et Sylvain Venayre (dir.), Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours, Paris, Fayard, 2020, p. 341-345.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil. Les capitales de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delalande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.186-188, 2020, 9791035106867. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.87510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exiler pour des idées dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine COURTET, Mireille BESSON, Françoise LAVOCAT et Alain VIALA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mondes Rencontres Recherche et Création du Festival d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 233-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Colbert : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaque photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.253-268, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.35097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russes et Français au temps des occupations étrangères, 1814 et 1815-1818. Un reflet des heurts et contacts à travers les sources judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rey, Marie-Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes en France. Des faits, des imaginaires et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.79-88, 2019, 9791035106904. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.86575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Greefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429435065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femmes en exil, femmes réfugiées dans la France du premier XIXe siècle. Vers la difficile reconnaissance d’un statut », dans Nicolas BEAUPRE et Karine RANCE (dir.), Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918, Clermont-Ferrand, Presses universitaires Blaise-Pascal, 2016, p. 47-62.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paris, capitale de l’exil intellectuel européen au cours du premier XIXe siècle », dans Christophe Charle et Laurent Jeanpierre (dir.), La Vie intellectuelle française, XIXe-XXIe siècles, Paris, Éditions du Seuil, 2016, p. 308-314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle française, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations photographiques, matériau pédagogique. Le fonds de vues sur verre du Lycée Colbert », dans Anne Quillien (dir.), Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017, Futuroscope, Réseau Canopé, 2016, p. 39-46.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2240039217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une morale collective de l’engagement révolutionnaire en exil. Les réfugiés polonais en France sous la Monarchie de Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade (dir.). Morales en révolutions : France, 1789-1940. Nouvelle édition [en ligne]. Rennes : Presses universitaires de Rennes, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.95022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Résister aux migrations forcées vers les États-Unis. L’expérience des Polonais réfugiés en France », dans Delphine Diaz, Jeanne Moisand, Romy Sanchez, Juan Luis Simal (dir.), Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, p. 209-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exiler dans la France de la monarchie restaurée. Libéraux espagnols et italiens dans les années 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien appris, rien oublié ? Les Restaurations dans l’Europe postnapoléonienne (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.393-403, 2015, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.96133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exils et circulations politiques autour de 1830 : l’exemple des réfugiés étrangers en France », dans Sylvie Aprile, Jean-Claude Caron et Emmanuel Fureix (dir.), La Liberté guidant les peuples. Les révolutions de 1830 en Europe, Seyssel, Champ Vallon, 2013, p. 226-240.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Liberté guidant les peuples. Les révolutions de 1830 en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978.2.87673.621.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai fait mon service comme un brave citoyen français ». Parcours et récits des combattants étrangers sur les barricades parisiennes en février et juin 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs européens du « printemps des peuples » 1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Anceau, Vincent Robert, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « fonds Colbert » : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaques photographiques, fabrication et diffusion du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des réfugiés. À propos de : Naïma Ghermani, Le Droit des exilés. Généalogie du droit d’asile au XVIIe siècle, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Karen Akoka, &amp;quot;L'Asile et l'exil. Une histoire de la distinction réfugiés / migrants&amp;quot;, 20 & 21. Revue d'histoire, 2021/2, n° 150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.202-203. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Isidro Dubert et Vincent Gourdon (dir.), Inmigracion, trabajo y servicio doméstico. En la Europa urbana, siglos xvii-xx, Madrid, Casa de Velázquez, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe et ses réfugiés politiques au XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and its Political Refugees in the 19 th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02540819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Bourguinat (dir.), Voyageuses dans l’Europe des confins, XVIIIe-XXe siècles », Clio. Femmes, Genre, Histoire (En ligne), 41 | 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.333-333. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idesbald GODDEERIS, La Grande Émigration polonaise en Belgique (1831-1870). Élites et masses en exil à l’époque romantique, Berne, Peter Lang, 2013&amp;quot;, Revue d'histoire du XIXe siècle, n° 48, 2014, 205-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.205-206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Heine, « Lutetia. Correspondances sur la politique, l’art et la vie du peuple », Revue d'histoire du XIXe siècle, n° 46, 2013, p. 204-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.204-206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark I. Choate Emigrant nation : The making of Italy abroad Cambridge, Harvard University Press, 2008, X-319 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synopsis pour la future exposition permanente du Musée National de l'Histoire de l'Immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la valise de l’exilé », Valises ! Histoires d’un objet dans la guerre, Milan, Silvana Editoriale, 2025, p. 22-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nations et nationalités au XIXe siècle&amp;quot;, n° 8151, La Documentation photographique, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8151, 2022, La Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et genre en exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.6747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intimité de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expulser et éloigner les étrangers au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48-1, pp.311-313, 2018, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscrits, déplacés, réfugiés : ce que révèle le vocabulaire de la migration contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9yaethjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des réfugiés en France au XIXᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fdmkynmht⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Migration (Exile), European History Online, Leibniz Institute of European History (IEG), Mainz 2024-03-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European History Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capitales européennes de l’asile au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe (ISSN : 2677-6588)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://ehne.fr/fr/node/14086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et circulations en Europe, XIXe-XXI siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and circulations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil et émigration au Museo nazionale dell’emigrazione de Gènes&amp;quot;, traduit de l'italien par Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction en français d'un article en italien, sous le titre &amp;quot;Exil et émigration au Museo nazionale dell’emigrazione de Gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Matteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c2r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AE3A683"/>
+    <w:nsid w:val="7841F482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3875-0830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166661856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rh19/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asileurope.huma-num.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moisand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Simal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.diaz.2014.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c2n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.103.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.9774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3261" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/arenal.v26i2.9237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Shaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.689" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chaillou-Atrous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.382" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4939" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.022.0075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.131.0145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.111.0267" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bonnardel-Mira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del&#226;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1137-exiles-refugies-etrangers-en-france-1848-1986-9782350309996.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783110732276-004/html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276-004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.19012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87510" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.84675" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86575" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.35097" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Greefs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429435065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hallade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251821v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3875-0830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166661856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rh19/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asileurope.huma-num.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moisand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Simal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.diaz.2014.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13599" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c2n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.103.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.9774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/arenal.v26i2.9237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Shaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.689" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chaillou-Atrous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.382" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4939" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.022.0075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.131.0145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.111.0267" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bonnardel Mira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del&#226;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1137-exiles-refugies-etrangers-en-france-1848-1986-9782350309996.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783110732276-004/html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276-004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156985v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.19012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.84675" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87510" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.35097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Greefs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429435065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hallade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251821v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.6747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333073v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9yaethjw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fdmkynmht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Matteo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c2r" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>