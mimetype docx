--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Diaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire contemporaine habilitée à diriger des recherches à l'Université Reims Champagne-Ardenne, membre junior de l'Institut universitaire de France (2020-2026).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3875-0830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166661856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maîtresse de conférences en histoire contemporaine, habilitée à diriger des recherches, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre junior de l'Institut universitaire de France (2020-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERHIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 2616)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fellow de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Secrétaire de rédaction de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du XIXe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023), co-responsable de la rubrique &amp;quot;Le XIXe siècle vu d'ailleurs&amp;quot; depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Porteuse du programme ANR Jeunes Chercheuses Jeunes Chercheurs </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AsileuropeXIX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités à l'échelle de mon établissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable des études de L3 d'histoire de l'Université Reims Champagne-Ardenne (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence d'histoire de l'Université de Reims Champagne-Ardenne (2023-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsable du parcours Histoire-géographie du Master MEEF second degré de l'INSPE de Reims Champagne-Ardenne - Université de Reims Champagne-Ardenne (2017-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommée (suppléante puis titulaire) de la 22e section du Conseil national des universités (2023-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation externe d'histoire (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation interne d'histoire-géographie (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 100 dates de l’histoire de l’immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. Cahier du Palais de la Porte Dorée (2), 2023, 978-2-919040-72-8 9782919040728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réprouvés. Sur les routes de l'exil dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 388 p., 2021, Libres cours (Paris), ISSN 2556-0867 ; 7, 9791035106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Oldenbourg, 2021, 9783110732276. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En exil. Les réfugiés en Europe, de la fin du XVIIIᵉ siècle à nos jours, Paris, Gallimard, collection &amp;quot;Folio histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de l'exposition permanente du musée national de l'histoire de l'immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand R., Boucheron P. Seuil/MNHI, 517 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, collection « Le monde atlantique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un asile pour tous les peuples ? Exilés et réfugiés étrangers dans la France au cours du premier XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2014, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.diaz.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exilé partout est seul ». De la solitude des « exilés » dans la foule des « réfugiés » à travers l’Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Colloques Fabula, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les migrations du XIXe siècle entrent au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.195-198. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c2n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amelia et Antonio, histoire de mes grands-parents »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 103 (2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhc.103.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1848 au prisme des circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans de diasporas, 40, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.9774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace alternatif du politique ? Les souscriptions au profit d’exilés étrangers accueillis en France, années 1820-1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensées de la migration: Mobilités féminines en Méditerranée (note critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2021.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Exile to Refugee: Toward a Transnational History of Refuge in Early Nineteenth-Century Europe”, Yearbook of Transnational History, 2021, vol. 4, p. 1-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Transnational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction -Intimate exile. The enforced migration of families, couples, and children in the nineteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (61), pp.8-26. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'exil intime. Familles, couples et enfants à l'épreuve de la migration contrainte au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expulsions de réfugiés étrangers. Pratiques administratives et mobilisations de l’opinion publique, France, 1832-1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres de refugiados, mujeres refugiadas en la Francia del siglo XIX (años 1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arenal. Revista de historia de las mujeres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/arenal.v26i2.9237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une information mondiale ? La presse et l’actualité étrangère au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°16 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Galotti (1829). Exil, extradition et &amp;quot;droit d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bannis, proscrits, exilés, 17, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Shaw, Britannia's Embrace Modern Humanitarism and the Imperial Origins of Refugee Relief, Oxford, Oxford University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de l’ouvrage de Konstantina Zanou et Maurizio Isabella (dir.), Mediterranean Diasporas. Politics and Ideas in the Long 19th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-1, pp.323-326. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'exil dans l'Europe du XIXe siècle. Dire, pratiquer, représenter les migrations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés en France au prisme des circulaires du ministère de l’Intérieur (1830-1870) : pour une étude conjointe des discours et pratiques de l’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hommes &amp; Migrations, N° 16 (1321), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des barricades cosmopolites ? Enquête sur les étrangers à Paris en juillet 1830 », « Cosmopolis », Le Magasin du XIXe siècle, 2018, p. 110-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre dirigé par Aline Angoustures, Dzovinar Kévonian et Claire Mouradian (dir.), Réfugiés et apatrides. Administrer l’asile en France (1920-1960), Rennes, Presses universitaires de Rennes, 2017, dans Histoire@Politique, 2018, en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre et exil en Europe à l’époque contemporaine, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire européenne de l’exil et de l’asile politiques au xixe siècle : le programme de recherche AsileuropeXIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque &amp;quot;Les circulations européennes à l’âge des Empires coloniaux au xixe siècle : une lecture genrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chaillou-Atrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David McCULLOUGH, Le voyage à Paris. Les Américains à l’école de la France, 1830-1900, traduit de l’américain par P.-E. Dauzat, Paris, Vuibert, 2014, Revue d'histoire du XIXe siècle, [En ligne], 50 | 2015, mis en ligne le 01 juillet 2015, consulté le 15 avril 2020. URL : http://journals.openedition.org/rh19/4859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indésirables en métropole, utiles en Algérie ? Les réfugiés politiques étrangers et la colonisation (1830-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.187-204. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil, citoyenneté et république. Les étrangers dans le Paris de 1848 vus par Louis Garnier-Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°22 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl1.022.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les mobilités contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.131.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Brésiliens dans la France des années 1820. Contribution à une histoire des mobilités transatlantiques au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.1919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et immigrés italiens à Paris, des Trois Glorieuses au coup d’Etat bonapartiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Storico dell'emigrazione italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 / 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les exilés espagnols à Bordeaux et dans le Sud-Ouest au cours du premier XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Aquitain d'Etudes Sociales (I.A.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 95, hiver 2012, p. 13- 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés politiques étrangers dans la France des années 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.111.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fugitifs, exilés, émigrants. Un XIXe siècle en mouvement, laboratoire de notre modernité migratoire », dans Dominique de Font-Réaulx (dir.), Exils, Paris, Éditions du Musée du Louvre, 2024, p. 26-39.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Musée du Louvre; Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les étrangers, des travailleurs comme les autres ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bonnardel Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilés, réfugiés, étrangers en France (1848-1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2024, 9782350309996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés profitent du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des préjugés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arènes, 2023, 979-1037508393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés ardennais de la Grande Guerre et le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, Nicolas; Tison, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruction(s) 1918-… : Les Ardennes après l’occupation allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.265-280, 2022, 9782757437032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking in and Casting out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine DIAZ; Sylvie APRILE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-century Europe (Delphine Diaz &amp; Sylvie Aprile, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-74, 2022, 978-3-11-073731-8. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du « droit d’asile » en France, de la Restauration au Second Empire. Enquête autour d’une formule controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil, asile : du droit aux pratiques (XVIe -XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une enquête dans les dépôts de réfugiés polonais : la mission du Bazar polonais dans le Midi, 1832 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préserver de l’oubli. Les exilés polonais de la Grande Émigration de 1831 installés dans les provinces françaises, Paris/Kielce, Musée Musée national de Kielce, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et expulser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réprouvés. Sur les routes de l’exil dans l’Europe du XIXe siècle, sous la direction de Delphine Diaz et Sylvie Aprile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Sorbonne, pp.77-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palpitants de dévouement et de générosité pour tous les proscrits ». L’éloquence au service des révolutionnaires exilés en France (des années 1830 à la Deuxième République)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et politisation de la fin des Lumières au printemps des peuples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.145-156, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.19012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. France, carrefour des révolutions. Genèses nationales et globales d’un espace-temps révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Covo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Deluermoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.91-136, 2021, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérations, décalages et anticipations. Le temps discordant de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François (dir.); Vincent, Julien (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La modernité dure longtemps » : penser les discordances des temps avec Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.43-58, 2020, 9791035106843. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.84675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le passeport », dans Pierre Singaravelou et Sylvain Venayre (dir.), Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours, Paris, Fayard, 2020, p. 341-345.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil. Les capitales de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delalande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.186-188, 2020, 9791035106867. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.87510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exiler pour des idées dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine COURTET, Mireille BESSON, Françoise LAVOCAT et Alain VIALA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mondes Rencontres Recherche et Création du Festival d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 233-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Colbert : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaque photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.253-268, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.35097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russes et Français au temps des occupations étrangères, 1814 et 1815-1818. Un reflet des heurts et contacts à travers les sources judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rey, Marie-Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes en France. Des faits, des imaginaires et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.79-88, 2019, 9791035106904. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.86575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Greefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429435065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femmes en exil, femmes réfugiées dans la France du premier XIXe siècle. Vers la difficile reconnaissance d’un statut », dans Nicolas BEAUPRE et Karine RANCE (dir.), Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918, Clermont-Ferrand, Presses universitaires Blaise-Pascal, 2016, p. 47-62.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paris, capitale de l’exil intellectuel européen au cours du premier XIXe siècle », dans Christophe Charle et Laurent Jeanpierre (dir.), La Vie intellectuelle française, XIXe-XXIe siècles, Paris, Éditions du Seuil, 2016, p. 308-314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle française, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations photographiques, matériau pédagogique. Le fonds de vues sur verre du Lycée Colbert », dans Anne Quillien (dir.), Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017, Futuroscope, Réseau Canopé, 2016, p. 39-46.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2240039217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une morale collective de l’engagement révolutionnaire en exil. Les réfugiés polonais en France sous la Monarchie de Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade (dir.). Morales en révolutions : France, 1789-1940. Nouvelle édition [en ligne]. Rennes : Presses universitaires de Rennes, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.95022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Résister aux migrations forcées vers les États-Unis. L’expérience des Polonais réfugiés en France », dans Delphine Diaz, Jeanne Moisand, Romy Sanchez, Juan Luis Simal (dir.), Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, p. 209-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exiler dans la France de la monarchie restaurée. Libéraux espagnols et italiens dans les années 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien appris, rien oublié ? Les Restaurations dans l’Europe postnapoléonienne (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.393-403, 2015, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.96133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exils et circulations politiques autour de 1830 : l’exemple des réfugiés étrangers en France », dans Sylvie Aprile, Jean-Claude Caron et Emmanuel Fureix (dir.), La Liberté guidant les peuples. Les révolutions de 1830 en Europe, Seyssel, Champ Vallon, 2013, p. 226-240.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Liberté guidant les peuples. Les révolutions de 1830 en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978.2.87673.621.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai fait mon service comme un brave citoyen français ». Parcours et récits des combattants étrangers sur les barricades parisiennes en février et juin 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs européens du « printemps des peuples » 1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Anceau, Vincent Robert, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « fonds Colbert » : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaques photographiques, fabrication et diffusion du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des réfugiés. À propos de : Naïma Ghermani, Le Droit des exilés. Généalogie du droit d’asile au XVIIe siècle, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Karen Akoka, &amp;quot;L'Asile et l'exil. Une histoire de la distinction réfugiés / migrants&amp;quot;, 20 & 21. Revue d'histoire, 2021/2, n° 150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.202-203. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Isidro Dubert et Vincent Gourdon (dir.), Inmigracion, trabajo y servicio doméstico. En la Europa urbana, siglos xvii-xx, Madrid, Casa de Velázquez, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe et ses réfugiés politiques au XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and its Political Refugees in the 19 th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02540819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Bourguinat (dir.), Voyageuses dans l’Europe des confins, XVIIIe-XXe siècles », Clio. Femmes, Genre, Histoire (En ligne), 41 | 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.333-333. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idesbald GODDEERIS, La Grande Émigration polonaise en Belgique (1831-1870). Élites et masses en exil à l’époque romantique, Berne, Peter Lang, 2013&amp;quot;, Revue d'histoire du XIXe siècle, n° 48, 2014, 205-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.205-206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Heine, « Lutetia. Correspondances sur la politique, l’art et la vie du peuple », Revue d'histoire du XIXe siècle, n° 46, 2013, p. 204-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.204-206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark I. Choate Emigrant nation : The making of Italy abroad Cambridge, Harvard University Press, 2008, X-319 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synopsis pour la future exposition permanente du Musée National de l'Histoire de l'Immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la valise de l’exilé », Valises ! Histoires d’un objet dans la guerre, Milan, Silvana Editoriale, 2025, p. 22-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nations et nationalités au XIXe siècle&amp;quot;, n° 8151, La Documentation photographique, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8151, 2022, La Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et genre en exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.6747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intimité de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expulser et éloigner les étrangers au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48-1, pp.311-313, 2018, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscrits, déplacés, réfugiés : ce que révèle le vocabulaire de la migration contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9yaethjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des réfugiés en France au XIXᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fdmkynmht⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Migration (Exile), European History Online, Leibniz Institute of European History (IEG), Mainz 2024-03-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European History Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capitales européennes de l’asile au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe (ISSN : 2677-6588)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://ehne.fr/fr/node/14086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et circulations en Europe, XIXe-XXI siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and circulations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil et émigration au Museo nazionale dell’emigrazione de Gènes&amp;quot;, traduit de l'italien par Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction en français d'un article en italien, sous le titre &amp;quot;Exil et émigration au Museo nazionale dell’emigrazione de Gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Matteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c2r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Diaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire contemporaine habilitée à diriger des recherches à l'Université Reims Champagne-Ardenne, membre junior de l'Institut universitaire de France (2020-2026).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3875-0830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166661856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maîtresse de conférences en histoire contemporaine, habilitée à diriger des recherches, Université de Reims Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre junior de l'Institut universitaire de France (2020-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERHIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 2616)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fellow de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Secrétaire de rédaction de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du XIXe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2023), co-responsable de la rubrique &amp;quot;Le XIXe siècle vu d'ailleurs&amp;quot; depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Porteuse du programme ANR Jeunes Chercheuses Jeunes Chercheurs </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AsileuropeXIX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2016-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités à l'échelle de mon établissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable des études de L3 d'histoire de l'Université Reims Champagne-Ardenne (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence d'histoire de l'Université de Reims Champagne-Ardenne (2023-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsable du parcours Histoire-géographie du Master MEEF second degré de l'INSPE de Reims Champagne-Ardenne - Université de Reims Champagne-Ardenne (2017-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Responsabilités nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommée (suppléante puis titulaire) de la 22e section du Conseil national des universités (2023-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation externe d'histoire (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de l'agrégation interne d'histoire-géographie (2016-2019)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 100 dates de l’histoire de l’immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. Cahier du Palais de la Porte Dorée (2), 2023, 978-2-919040-72-8 9782919040728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Oldenbourg, 2021, 9783110732276. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En exil. Les réfugiés en Europe, de la fin du XVIIIᵉ siècle à nos jours, Paris, Gallimard, collection &amp;quot;Folio histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réprouvés. Sur les routes de l'exil dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 388 p., 2021, Libres cours (Paris), ISSN 2556-0867 ; 7, 9791035106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de l'exposition permanente du musée national de l'histoire de l'immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand R., Boucheron P. Seuil/MNHI, 517 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, collection « Le monde atlantique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Simal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un asile pour tous les peuples ? Exilés et réfugiés étrangers dans la France au cours du premier XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2014, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.diaz.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les migrations du XIXe siècle entrent au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.195-198. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c2n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exilé partout est seul ». De la solitude des « exilés » dans la foule des « réfugiés » à travers l’Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Colloques Fabula, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amelia et Antonio, histoire de mes grands-parents »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 103 (2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhc.103.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1848 au prisme des circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans de diasporas, 40, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.9774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace alternatif du politique ? Les souscriptions au profit d’exilés étrangers accueillis en France, années 1820-1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Exile to Refugee: Toward a Transnational History of Refuge in Early Nineteenth-Century Europe”, Yearbook of Transnational History, 2021, vol. 4, p. 1-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Transnational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impensées de la migration: Mobilités féminines en Méditerranée (note critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (3), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2021.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction -Intimate exile. The enforced migration of families, couples, and children in the nineteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (61), pp.8-26. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'exil intime. Familles, couples et enfants à l'épreuve de la migration contrainte au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expulsions de réfugiés étrangers. Pratiques administratives et mobilisations de l’opinion publique, France, 1832-1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres de refugiados, mujeres refugiadas en la Francia del siglo XIX (años 1830-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arenal. Revista de historia de las mujeres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/arenal.v26i2.9237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une information mondiale ? La presse et l’actualité étrangère au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°16 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Shaw, Britannia's Embrace Modern Humanitarism and the Imperial Origins of Refugee Relief, Oxford, Oxford University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de l’ouvrage de Konstantina Zanou et Maurizio Isabella (dir.), Mediterranean Diasporas. Politics and Ideas in the Long 19th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-1, pp.323-326. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l'exil dans l'Europe du XIXe siècle. Dire, pratiquer, représenter les migrations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Galotti (1829). Exil, extradition et &amp;quot;droit d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bannis, proscrits, exilés, 17, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés en France au prisme des circulaires du ministère de l’Intérieur (1830-1870) : pour une étude conjointe des discours et pratiques de l’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hommes &amp; Migrations, N° 16 (1321), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.4204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des barricades cosmopolites ? Enquête sur les étrangers à Paris en juillet 1830 », « Cosmopolis », Le Magasin du XIXe siècle, 2018, p. 110-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre dirigé par Aline Angoustures, Dzovinar Kévonian et Claire Mouradian (dir.), Réfugiés et apatrides. Administrer l’asile en France (1920-1960), Rennes, Presses universitaires de Rennes, 2017, dans Histoire@Politique, 2018, en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre et exil en Europe à l’époque contemporaine, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire européenne de l’exil et de l’asile politiques au xixe siècle : le programme de recherche AsileuropeXIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque &amp;quot;Les circulations européennes à l’âge des Empires coloniaux au xixe siècle : une lecture genrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chaillou-Atrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David McCULLOUGH, Le voyage à Paris. Les Américains à l’école de la France, 1830-1900, traduit de l’américain par P.-E. Dauzat, Paris, Vuibert, 2014, Revue d'histoire du XIXe siècle, [En ligne], 50 | 2015, mis en ligne le 01 juillet 2015, consulté le 15 avril 2020. URL : http://journals.openedition.org/rh19/4859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indésirables en métropole, utiles en Algérie ? Les réfugiés politiques étrangers et la colonisation (1830-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.187-204. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil, citoyenneté et république. Les étrangers dans le Paris de 1848 vus par Louis Garnier-Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°22 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl1.022.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les mobilités contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.131.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Brésiliens dans la France des années 1820. Contribution à une histoire des mobilités transatlantiques au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.1919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et immigrés italiens à Paris, des Trois Glorieuses au coup d’Etat bonapartiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Storico dell'emigrazione italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 / 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les exilés espagnols à Bordeaux et dans le Sud-Ouest au cours du premier XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Aquitain d'Etudes Sociales (I.A.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 95, hiver 2012, p. 13- 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés politiques étrangers dans la France des années 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.111.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les étrangers, des travailleurs comme les autres ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bonnardel Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilés, réfugiés, étrangers en France (1848-1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2024, 9782350309996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fugitifs, exilés, émigrants. Un XIXe siècle en mouvement, laboratoire de notre modernité migratoire », dans Dominique de Font-Réaulx (dir.), Exils, Paris, Éditions du Musée du Louvre, 2024, p. 26-39.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Musée du Louvre; Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés profitent du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des préjugés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arènes, 2023, 979-1037508393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés ardennais de la Grande Guerre et le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, Nicolas; Tison, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruction(s) 1918-… : Les Ardennes après l’occupation allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.265-280, 2022, 9782757437032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking in and Casting out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine DIAZ; Sylvie APRILE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banished : Traveling the Roads of Exile in Nineteenth-century Europe (Delphine Diaz &amp; Sylvie Aprile, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-74, 2022, 978-3-11-073731-8. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110732276-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du « droit d’asile » en France, de la Restauration au Second Empire. Enquête autour d’une formule controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil, asile : du droit aux pratiques (XVIe -XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.28985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palpitants de dévouement et de générosité pour tous les proscrits ». L’éloquence au service des révolutionnaires exilés en France (des années 1830 à la Deuxième République)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et politisation de la fin des Lumières au printemps des peuples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.145-156, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.19012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et expulser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réprouvés. Sur les routes de l’exil dans l’Europe du XIXe siècle, sous la direction de Delphine Diaz et Sylvie Aprile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Sorbonne, pp.77-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une enquête dans les dépôts de réfugiés polonais : la mission du Bazar polonais dans le Midi, 1832 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préserver de l’oubli. Les exilés polonais de la Grande Émigration de 1831 installés dans les provinces françaises, Paris/Kielce, Musée Musée national de Kielce, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. France, carrefour des révolutions. Genèses nationales et globales d’un espace-temps révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Covo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Deluermoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.91-136, 2021, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil. Les capitales de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delalande (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.186-188, 2020, 9791035106867. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.87510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le passeport », dans Pierre Singaravelou et Sylvain Venayre (dir.), Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours, Paris, Fayard, 2020, p. 341-345.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérations, décalages et anticipations. Le temps discordant de l'exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarrige, François (dir.); Vincent, Julien (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La modernité dure longtemps » : penser les discordances des temps avec Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.43-58, 2020, 9791035106843. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.84675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exiler pour des idées dans l'Europe du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine COURTET, Mireille BESSON, Françoise LAVOCAT et Alain VIALA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mondes Rencontres Recherche et Création du Festival d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, p. 233-249, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russes et Français au temps des occupations étrangères, 1814 et 1815-1818. Un reflet des heurts et contacts à travers les sources judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rey, Marie-Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes en France. Des faits, des imaginaires et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.79-88, 2019, 9791035106904. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.86575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Colbert : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaque photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.253-268, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pus.35097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Greefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receiving, Selecting, and Rejecting Foreign Migrants and Refugees in Port Cities A Comparison of Bordeaux and Marseille During the Early Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429435065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femmes en exil, femmes réfugiées dans la France du premier XIXe siècle. Vers la difficile reconnaissance d’un statut », dans Nicolas BEAUPRE et Karine RANCE (dir.), Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918, Clermont-Ferrand, Presses universitaires Blaise-Pascal, 2016, p. 47-62.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paris, capitale de l’exil intellectuel européen au cours du premier XIXe siècle », dans Christophe Charle et Laurent Jeanpierre (dir.), La Vie intellectuelle française, XIXe-XXIe siècles, Paris, Éditions du Seuil, 2016, p. 308-314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle française, XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations photographiques, matériau pédagogique. Le fonds de vues sur verre du Lycée Colbert », dans Anne Quillien (dir.), Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017, Futuroscope, Réseau Canopé, 2016, p. 39-46.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumineuses projections ! La projection fixe éducative. Catalogue de l’exposition présentée au Munaé à Rouen du 23 avril 2016 au 31 janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2240039217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une morale collective de l’engagement révolutionnaire en exil. Les réfugiés polonais en France sous la Monarchie de Juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Hallade (dir.). Morales en révolutions : France, 1789-1940. Nouvelle édition [en ligne]. Rennes : Presses universitaires de Rennes, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.95022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Résister aux migrations forcées vers les États-Unis. L’expérience des Polonais réfugiés en France », dans Delphine Diaz, Jeanne Moisand, Romy Sanchez, Juan Luis Simal (dir.), Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle, Bécherel, Les Perséides, 2015, p. 209-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils entre les deux mondes. Migrations et espaces politiques atlantiques au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exiler dans la France de la monarchie restaurée. Libéraux espagnols et italiens dans les années 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rien appris, rien oublié ? Les Restaurations dans l’Europe postnapoléonienne (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.393-403, 2015, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.96133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exils et circulations politiques autour de 1830 : l’exemple des réfugiés étrangers en France », dans Sylvie Aprile, Jean-Claude Caron et Emmanuel Fureix (dir.), La Liberté guidant les peuples. Les révolutions de 1830 en Europe, Seyssel, Champ Vallon, 2013, p. 226-240.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Liberté guidant les peuples. Les révolutions de 1830 en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978.2.87673.621.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai fait mon service comme un brave citoyen français ». Parcours et récits des combattants étrangers sur les barricades parisiennes en février et juin 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs européens du « printemps des peuples » 1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Anceau, Vincent Robert, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « fonds Colbert » : une enquête sur les plaques photographiques de la collection Molteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaques photographiques, fabrication et diffusion du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention des réfugiés. À propos de : Naïma Ghermani, Le Droit des exilés. Généalogie du droit d’asile au XVIIe siècle, PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Karen Akoka, &amp;quot;L'Asile et l'exil. Une histoire de la distinction réfugiés / migrants&amp;quot;, 20 & 21. Revue d'histoire, 2021/2, n° 150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.202-203. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Isidro Dubert et Vincent Gourdon (dir.), Inmigracion, trabajo y servicio doméstico. En la Europa urbana, siglos xvii-xx, Madrid, Casa de Velázquez, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.273-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe et ses réfugiés politiques au XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and its Political Refugees in the 19 th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02540819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Bourguinat (dir.), Voyageuses dans l’Europe des confins, XVIIIe-XXe siècles », Clio. Femmes, Genre, Histoire (En ligne), 41 | 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.333-333. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idesbald GODDEERIS, La Grande Émigration polonaise en Belgique (1831-1870). Élites et masses en exil à l’époque romantique, Berne, Peter Lang, 2013&amp;quot;, Revue d'histoire du XIXe siècle, n° 48, 2014, 205-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.205-206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Heine, « Lutetia. Correspondances sur la politique, l’art et la vie du peuple », Revue d'histoire du XIXe siècle, n° 46, 2013, p. 204-206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.204-206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.4471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark I. Choate Emigrant nation : The making of Italy abroad Cambridge, Harvard University Press, 2008, X-319 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synopsis pour la future exposition permanente du Musée National de l'Histoire de l'Immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National de l'Histoire de l'Immigration. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la valise de l’exilé », Valises ! Histoires d’un objet dans la guerre, Milan, Silvana Editoriale, 2025, p. 22-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nations et nationalités au XIXe siècle&amp;quot;, n° 8151, La Documentation photographique, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8151, 2022, La Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et genre en exil au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.6747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intimité de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expulser et éloigner les étrangers au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Moisand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48-1, pp.311-313, 2018, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscrits, déplacés, réfugiés : ce que révèle le vocabulaire de la migration contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9yaethjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des réfugiés en France au XIXᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fdmkynmht⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Migration (Exile), European History Online, Leibniz Institute of European History (IEG), Mainz 2024-03-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European History Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capitales européennes de l’asile au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe (ISSN : 2677-6588)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://ehne.fr/fr/node/14086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et circulations en Europe, XIXe-XXI siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and circulations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil et émigration au Museo nazionale dell’emigrazione de Gènes&amp;quot;, traduit de l'italien par Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction en français d'un article en italien, sous le titre &amp;quot;Exil et émigration au Museo nazionale dell’emigrazione de Gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Matteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14c2r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7841F482"/>
+    <w:nsid w:val="8CECA94A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3875-0830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166661856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rh19/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asileurope.huma-num.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moisand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Simal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.diaz.2014.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13599" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c2n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.103.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.9774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/arenal.v26i2.9237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Shaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.689" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chaillou-Atrous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.382" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4939" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.022.0075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.131.0145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.111.0267" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bonnardel Mira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del&#226;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1137-exiles-refugies-etrangers-en-france-1848-1986-9782350309996.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783110732276-004/html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276-004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156985v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.19012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.84675" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87510" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.35097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Greefs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429435065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hallade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251821v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.6747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333073v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9yaethjw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fdmkynmht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Matteo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c2r" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3875-0830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166661856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerhic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rh19/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asileurope.huma-num.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moisand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Simal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.diaz.2014.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c2n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.103.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.9774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/arenal.v26i2.9237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Shaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.689" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chaillou-Atrous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.382" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4939" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.022.0075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.131.0145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.111.0267" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bonnardel Mira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del&#226;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1137-exiles-refugies-etrangers-en-france-1848-1986-9782350309996.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783110732276-004/html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732276-004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.28985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.19012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Covo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87510" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.84675" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86575" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.35097" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Greefs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429435065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hallade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251821v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.6747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333073v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9yaethjw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fdmkynmht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Matteo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c2r" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>