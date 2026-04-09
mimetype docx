--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -774,536 +774,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouit (2003-2004)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les amphores égyptiennes et importées découvertes à Tell el-Makhzan dans le Nord-Sinaï (IVe-VIIe sièckes apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rutschowskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 8, pp.309-343</w:t>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 2 (8), pp.539-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323109v1</w:t>
+                <w:t xml:space="preserve">halshs-01323093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama (avril 2007)</w:t>
+                <w:t xml:space="preserve">Les amphores de production égyptienne. Secteurs P1 et P1K - Campagnes de fouilles 2003-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.261-270</w:t>
+              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323214v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores égyptiennes et importées découvertes à Tell el-Makhzan dans le Nord-Sinaï (IVe-VIIe sièckes apr. J.-C.)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'église tétraconque, l'oratoire et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Carrez-Maratray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abd El Samie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 2 (8), pp.539-546</w:t>
+              <w:t xml:space="preserve">Genava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, tome LV, pp.P. 247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323093v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de production égyptienne. Secteurs P1 et P1K - Campagnes de fouilles 2003-2004</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur les amphores des contextes de production et de consommation. Bouto, mission &amp;quot;Recherches sur les ateliers hellénistiques et romains de Bouto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 1 (8), pp.135-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323115v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église tétraconque, l'oratoire et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama (avril 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, tome LV, pp.P. 247-260</w:t>
+              <w:t xml:space="preserve">, 2007, 55, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306207v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur les amphores des contextes de production et de consommation. Bouto, mission &amp;quot;Recherches sur les ateliers hellénistiques et romains de Bouto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouit (2003-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Rutschowskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 1 (8), pp.135-141</w:t>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 8, pp.309-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323179v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama est (Avril 2006)</w:t>
               </w:r>
@@ -1440,90 +1440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église tétraconque et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Maratray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abd El Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, tome LIV, p. 371-389</w:t>
@@ -1565,77 +1565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions sur la construction et sur la destruction de l'église tétraconque », « Les fouilles à l'ouest du théâtre », « Annexe 1. Une inscription grecque : la dédicace du gymnase de Péluse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Carrez-Maratray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abd El-Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2229,165 +2229,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Nile to the Mediterranean: the trade in Egyptian wine during late Antiquity and the beginning of the Arab period</w:t>
+                <w:t xml:space="preserve">Regional Synthesis : Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olive oil and wine production in Eastern Mediterranean during Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Urla, Izmir, Turkey. pp.221-231</w:t>
+              <w:t xml:space="preserve">Roman Amphora Contents International Interactive Conference (RACIIC) : Reflecting on Maritime Trade in foodstuffs in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323713v1</w:t>
+                <w:t xml:space="preserve">halshs-03537642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Synthesis : Egypt</w:t>
+                <w:t xml:space="preserve">From the Nile to the Mediterranean: the trade in Egyptian wine during late Antiquity and the beginning of the Arab period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Amphora Contents International Interactive Conference (RACIIC) : Reflecting on Maritime Trade in foodstuffs in Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">Olive oil and wine production in Eastern Mediterranean during Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Urla, Izmir, Turkey. pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03537642v1</w:t>
+                <w:t xml:space="preserve">halshs-01323713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from Ain al-Gedida (Dakhleh Oasis): preliminary results</w:t>
               </w:r>
@@ -3111,51 +3111,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4156,176 +4156,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores et le commerce maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ballet</w:t>
+                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouît (2003-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaza à la croisée des civilisations. 1. Contexte archéologique et historique, catalogue d'exposition au Musée d'art et d'histoire de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaman éditions, pp.213-217, 2007</w:t>
+              <w:t xml:space="preserve">Amphores d’Égypte de la Basse Époque à l’Époque arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cahiers de la céramique égyptienne, 9782724704570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323793v1</w:t>
+                <w:t xml:space="preserve">hal-05554594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les amphores et le commerce maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaza à la croisée des civilisations. 1. Contexte archéologique et historique, catalogue d'exposition au Musée d'art et d'histoire de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaman éditions, pp.213-217, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La céramique hellénistique de la cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Valbelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tell el-Herr : les niveaux hellénistiques et du Haut-Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.48-79, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4335,112 +4417,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LRCW 5 : Late Roman coarse wares, cooking wares and amphorae in the Mediterranean : archaeology and archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4587,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759420000732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rutschowskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd El Samie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Tabaie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maratray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Talha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refhat El-Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Hafez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Naby Heba Mahmoud Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlib.nyu.edu/awdl/isaw/amheida-ii-house-b2/chapter8.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759420000732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd El Samie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Tabaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rutschowskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maratray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Talha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refhat El-Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Hafez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Naby Heba Mahmoud Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlib.nyu.edu/awdl/isaw/amheida-ii-house-b2/chapter8.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>