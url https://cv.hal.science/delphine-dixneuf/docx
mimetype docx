--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -774,536 +774,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores égyptiennes et importées découvertes à Tell el-Makhzan dans le Nord-Sinaï (IVe-VIIe sièckes apr. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouit (2003-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rutschowskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 2 (8), pp.539-546</w:t>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 8, pp.309-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323093v1</w:t>
+                <w:t xml:space="preserve">halshs-01323109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de production égyptienne. Secteurs P1 et P1K - Campagnes de fouilles 2003-2004</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama (avril 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Genava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323115v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église tétraconque, l'oratoire et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les amphores égyptiennes et importées découvertes à Tell el-Makhzan dans le Nord-Sinaï (IVe-VIIe sièckes apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, tome LV, pp.P. 247-260</w:t>
+              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 2 (8), pp.539-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306207v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur les amphores des contextes de production et de consommation. Bouto, mission &amp;quot;Recherches sur les ateliers hellénistiques et romains de Bouto</w:t>
+                <w:t xml:space="preserve">Les amphores de production égyptienne. Secteurs P1 et P1K - Campagnes de fouilles 2003-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lecuyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 1 (8), pp.135-141</w:t>
+              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323179v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama (avril 2007)</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur les amphores des contextes de production et de consommation. Bouto, mission &amp;quot;Recherches sur les ateliers hellénistiques et romains de Bouto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.261-270</w:t>
+              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 1 (8), pp.135-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323214v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouit (2003-2004)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'église tétraconque, l'oratoire et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Carrez-Maratray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+                <w:t xml:space="preserve">M. Abd El Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Rutschowskaya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 8, pp.309-343</w:t>
+              <w:t xml:space="preserve">Genava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, tome LV, pp.P. 247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323109v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama est (Avril 2006)</w:t>
               </w:r>
@@ -1440,90 +1440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église tétraconque et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Maratray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abd El Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, tome LIV, p. 371-389</w:t>
@@ -1565,77 +1565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions sur la construction et sur la destruction de l'église tétraconque », « Les fouilles à l'ouest du théâtre », « Annexe 1. Une inscription grecque : la dédicace du gymnase de Péluse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Carrez-Maratray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abd El-Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2229,165 +2229,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Synthesis : Egypt</w:t>
+                <w:t xml:space="preserve">From the Nile to the Mediterranean: the trade in Egyptian wine during late Antiquity and the beginning of the Arab period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Amphora Contents International Interactive Conference (RACIIC) : Reflecting on Maritime Trade in foodstuffs in Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">Olive oil and wine production in Eastern Mediterranean during Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Urla, Izmir, Turkey. pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03537642v1</w:t>
+                <w:t xml:space="preserve">halshs-01323713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Nile to the Mediterranean: the trade in Egyptian wine during late Antiquity and the beginning of the Arab period</w:t>
+                <w:t xml:space="preserve">Regional Synthesis : Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olive oil and wine production in Eastern Mediterranean during Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Urla, Izmir, Turkey. pp.221-231</w:t>
+              <w:t xml:space="preserve">Roman Amphora Contents International Interactive Conference (RACIIC) : Reflecting on Maritime Trade in foodstuffs in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323713v1</w:t>
+                <w:t xml:space="preserve">halshs-03537642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from Ain al-Gedida (Dakhleh Oasis): preliminary results</w:t>
               </w:r>
@@ -4156,109 +4156,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouît (2003-2004)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique hellénistique de la cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Valbelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphores d’Égypte de la Basse Époque à l’Époque arabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cahiers de la céramique égyptienne, 9782724704570</w:t>
+              <w:t xml:space="preserve">Tell el-Herr : les niveaux hellénistiques et du Haut-Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.48-79, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554594v1</w:t>
+                <w:t xml:space="preserve">halshs-01323315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amphores et le commerce maritime</w:t>
               </w:r>
@@ -4320,100 +4311,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique hellénistique de la cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouît (2003-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tell el-Herr : les niveaux hellénistiques et du Haut-Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.48-79, 2007</w:t>
+              <w:t xml:space="preserve">Amphores d’Égypte de la Basse Époque à l’Époque arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cahiers de la céramique égyptienne, 9782724704570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323315v1</w:t>
+                <w:t xml:space="preserve">hal-05554594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759420000732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd El Samie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Tabaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rutschowskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maratray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Talha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refhat El-Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Hafez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Naby Heba Mahmoud Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlib.nyu.edu/awdl/isaw/amheida-ii-house-b2/chapter8.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759420000732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rutschowskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd El Samie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Tabaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maratray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Talha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refhat El-Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Hafez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Naby Heba Mahmoud Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlib.nyu.edu/awdl/isaw/amheida-ii-house-b2/chapter8.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>