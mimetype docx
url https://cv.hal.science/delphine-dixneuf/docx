--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -774,868 +774,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouit (2003-2004)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama (avril 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rutschowskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 8, pp.309-343</w:t>
+              <w:t xml:space="preserve">Genava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323109v1</w:t>
+                <w:t xml:space="preserve">halshs-01323214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama (avril 2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouit (2003-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rutschowskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.261-270</w:t>
+              <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 8, pp.309-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323214v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores égyptiennes et importées découvertes à Tell el-Makhzan dans le Nord-Sinaï (IVe-VIIe sièckes apr. J.-C.)</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur les amphores des contextes de production et de consommation. Bouto, mission &amp;quot;Recherches sur les ateliers hellénistiques et romains de Bouto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 2 (8), pp.539-546</w:t>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 1 (8), pp.135-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323093v1</w:t>
+                <w:t xml:space="preserve">halshs-01323179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de production égyptienne. Secteurs P1 et P1K - Campagnes de fouilles 2003-2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'église tétraconque, l'oratoire et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Carrez-Maratray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abd El Samie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Genava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, tome LV, pp.P. 247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323115v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur les amphores des contextes de production et de consommation. Bouto, mission &amp;quot;Recherches sur les ateliers hellénistiques et romains de Bouto</w:t>
+                <w:t xml:space="preserve">Les amphores égyptiennes et importées découvertes à Tell el-Makhzan dans le Nord-Sinaï (IVe-VIIe sièckes apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lecuyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 1 (8), pp.135-141</w:t>
+              <w:t xml:space="preserve">, 2007, Amphores d'Egypte. De la Basse Epoque à l'époque arabe, 2 (8), pp.539-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323179v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église tétraconque, l'oratoire et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les amphores de production égyptienne. Secteurs P1 et P1K - Campagnes de fouilles 2003-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, tome LV, pp.P. 247-260</w:t>
+              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306207v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama est (Avril 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'église tétraconque et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Maratray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abd El Samie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54, pp.391-397</w:t>
+              <w:t xml:space="preserve">, 2006, tome LIV, p. 371-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323217v1</w:t>
+                <w:t xml:space="preserve">hal-00306193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores d'époques romaine et byzantine découvertes à Tell el-Makhzan (Egypte, Nord du Sinaï) : observations préliminaires</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur la céramique de Farama est (Avril 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Münstersche Beiträge zur Antiken Handelsgeschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (25), pp.99-123</w:t>
+              <w:t xml:space="preserve">Genava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.391-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323184v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église tétraconque et les faubourgs romains de Farama à Péluse (Egypte - Nord-Sinaï)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les amphores d'époques romaine et byzantine découvertes à Tell el-Makhzan (Egypte, Nord du Sinaï) : observations préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, tome LIV, p. 371-389</w:t>
+              <w:t xml:space="preserve">Münstersche Beiträge zur Antiken Handelsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (25), pp.99-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306193v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions sur la construction et sur la destruction de l'église tétraconque », « Les fouilles à l'ouest du théâtre », « Annexe 1. Une inscription grecque : la dédicace du gymnase de Péluse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Carrez-Maratray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abd El-Samie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El-Tabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1865,165 +1865,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique romaine tardive et byzantine de Tell el-Makhzan. L'église méridionale et l'aire funéraire (avril 2002). Observations préliminaires</w:t>
+                <w:t xml:space="preserve">La céramique de Tell el-Makhzan. Observations préliminaires (avril 2003-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 24, pp.35-45</w:t>
+              <w:t xml:space="preserve">, 2004, 24, pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323242v1</w:t>
+                <w:t xml:space="preserve">halshs-01323235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique de Tell el-Makhzan. Observations préliminaires (avril 2003-2004)</w:t>
+                <w:t xml:space="preserve">La céramique romaine tardive et byzantine de Tell el-Makhzan. L'église méridionale et l'aire funéraire (avril 2002). Observations préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 24, pp.61-67</w:t>
+              <w:t xml:space="preserve">, 2004, 24, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323235v1</w:t>
+                <w:t xml:space="preserve">halshs-01323242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2035,221 +2035,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores et céramiques communes en Moyenne-Égypte au VIIe siècle apr. J.‑C. : l’exemple de Baouît</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LRCW 5 : Late Roman coarse wares, cooking wares and amphorae in the Mediterranean : archaeology and archaeometry = La céramique commune, la céramique culinaire et les amphores de l'Antiquité tradive en Méditerranée : archéologie et archéometrie, [5e congrès LRCW, organisé à l'institut français d'Égypte à Alexandrie, du 6 au 10 avril 2014]. Vol. 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études Alexandrines, Apr 2014, Alexandrie, Égypte. pp.947-962</w:t>
+              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734563v1</w:t>
+                <w:t xml:space="preserve">hal-03468692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphores et céramiques communes en Moyenne-Égypte au VIIe siècle apr. J.‑C. : l’exemple de Baouît</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t>
+              <w:t xml:space="preserve">LRCW 5 : Late Roman coarse wares, cooking wares and amphorae in the Mediterranean : archaeology and archaeometry = La céramique commune, la céramique culinaire et les amphores de l'Antiquité tradive en Méditerranée : archéologie et archéometrie, [5e congrès LRCW, organisé à l'institut français d'Égypte à Alexandrie, du 6 au 10 avril 2014]. Vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études Alexandrines, Apr 2014, Alexandrie, Égypte. pp.947-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468692v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Nile to the Mediterranean: the trade in Egyptian wine during late Antiquity and the beginning of the Arab period</w:t>
               </w:r>
@@ -3276,90 +3276,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caron</w:t>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -3465,77 +3465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique intra-muros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,350 +4070,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce et consommation du vin chez les Lémovices : le témoignage des amphores de Saint-Gence (Haute-Vienne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audé Valérie</w:t>
+                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouît (2003-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sites et mobiliers de l'Âge du Fer entre Loire et Dordogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, pp.98-102, 2007, AAPC</w:t>
+              <w:t xml:space="preserve">Amphores d’Égypte de la Basse Époque à l’Époque arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cahiers de la céramique égyptienne, 9782724704570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01323706v1</w:t>
+                <w:t xml:space="preserve">hal-05554594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique hellénistique de la cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les amphores et le commerce maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tell el-Herr : les niveaux hellénistiques et du Haut-Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.48-79, 2007</w:t>
+              <w:t xml:space="preserve">Gaza à la croisée des civilisations. 1. Contexte archéologique et historique, catalogue d'exposition au Musée d'art et d'histoire de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaman éditions, pp.213-217, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323315v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores et le commerce maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ballet</w:t>
+                <w:t xml:space="preserve">Commerce et consommation du vin chez les Lémovices : le témoignage des amphores de Saint-Gence (Haute-Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Duval, José Gomez de Soto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaza à la croisée des civilisations. 1. Contexte archéologique et historique, catalogue d'exposition au Musée d'art et d'histoire de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaman éditions, pp.213-217, 2007</w:t>
+              <w:t xml:space="preserve">Sites et mobiliers de l'Âge du Fer entre Loire et Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.98-102, 2007, AAPC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01323793v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores et conteneurs égyptiens et importés du VIIe siècle apr. J.-C. Sondages récents de Baouît (2003-2004)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique hellénistique de la cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Valbelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphores d’Égypte de la Basse Époque à l’Époque arabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cahiers de la céramique égyptienne, 9782724704570</w:t>
+              <w:t xml:space="preserve">Tell el-Herr : les niveaux hellénistiques et du Haut-Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.48-79, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554594v1</w:t>
+                <w:t xml:space="preserve">halshs-01323315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759420000732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rutschowskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd El Samie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Tabaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maratray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Talha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refhat El-Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Hafez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Naby Heba Mahmoud Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlib.nyu.edu/awdl/isaw/amheida-ii-house-b2/chapter8.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759420000732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rutschowskaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carrez-Maratray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd El Samie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Tabaie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Maratray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Talha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refhat El-Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd El-Hafez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Naby Heba Mahmoud Saad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlib.nyu.edu/awdl/isaw/amheida-ii-house-b2/chapter8.xhtml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>