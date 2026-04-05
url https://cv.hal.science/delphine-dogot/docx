--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -619,247 +619,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectacular Mundane Forensics, Financial Compliance and the Promise of Algorithmic Rule</w:t>
+                <w:t xml:space="preserve">Panelist, Roundtable: Innovatively Harnessing Technology: Empowering Law Enforcement to Combat Transnational Crime, Sciences Po-Interpol Conference , 27/09/2023, Paris School of International Affairs: Focusing on technology and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Azuero Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Governance by Data: Infrastructures of Algorithmic Rule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fleur Johns, Gavin Sullivan and Dimitri Van Den Meerssche, Sep 2023, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">CHALLENGES TO GLOBAL SECURITY: INTERPOL’S ROLE IN FOUNDING MULTISTAKEHOLDER COOPERATION FOR A SUSTAINABLE FUTURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSIA Sciences Po &amp; Interpol, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431650v1</w:t>
+                <w:t xml:space="preserve">hal-04437121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies de gouvernance et sécurité</w:t>
+                <w:t xml:space="preserve">The Spectacular Mundane Forensics, Financial Compliance and the Promise of Algorithmic Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Azuero Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutionnalisme digital et approches critiques en droit et technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Altwegg-Boussac et Afroditi Marketou, Nov 2023, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Global Governance by Data: Infrastructures of Algorithmic Rule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fleur Johns, Gavin Sullivan and Dimitri Van Den Meerssche, Sep 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431552v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panelist, Roundtable: Innovatively Harnessing Technology: Empowering Law Enforcement to Combat Transnational Crime, Sciences Po-Interpol Conference , 27/09/2023, Paris School of International Affairs: Focusing on technology and innovation</w:t>
+                <w:t xml:space="preserve">Technologies de gouvernance et sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHALLENGES TO GLOBAL SECURITY: INTERPOL’S ROLE IN FOUNDING MULTISTAKEHOLDER COOPERATION FOR A SUSTAINABLE FUTURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSIA Sciences Po &amp; Interpol, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Constitutionnalisme digital et approches critiques en droit et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Altwegg-Boussac et Afroditi Marketou, Nov 2023, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437121v1</w:t>
+                <w:t xml:space="preserve">hal-04431552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Discussant : #Help: Digital Humanitarianism and the Remaking of the Digital Order, Fleur Johns, 2023.</w:t>
               </w:r>
@@ -1473,303 +1473,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Peace to Security: the Techno-Managerial Turn in Global Security Governance</w:t>
+                <w:t xml:space="preserve">The Algorithmic Calculus of Legality: Politics of the Proportionality Test in War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manchester International Law Centre Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Haskell; Manchester International Law Centre, Nov 2018, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Law and Society Association (LSA) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Law and Society Association, Jun 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434394v1</w:t>
+                <w:t xml:space="preserve">hal-04437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Security: targeting, profiling and forecasting as global risk governance</w:t>
+                <w:t xml:space="preserve">From Peace to Security: the Techno-Managerial Turn in Global Security Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Approach to Big Data and the Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Law School, May 2018, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">Manchester International Law Centre Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Haskell; Manchester International Law Centre, Nov 2018, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437092v1</w:t>
+                <w:t xml:space="preserve">hal-04434394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing Security</w:t>
+                <w:t xml:space="preserve">Algorithmic Security: targeting, profiling and forecasting as global risk governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGL&amp;P Conference, Cambridge MA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Global Law &amp; Policy, Harvard Law School, May 2018, Cambridge (MA), United States</w:t>
+              <w:t xml:space="preserve">Critical Approach to Big Data and the Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Law School, May 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437102v1</w:t>
+                <w:t xml:space="preserve">hal-04437092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algorithmic Calculus of Legality: Politics of the Proportionality Test in War</w:t>
+                <w:t xml:space="preserve">Framing Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law and Society Association (LSA) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Law and Society Association, Jun 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IGL&amp;P Conference, Cambridge MA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Global Law &amp; Policy, Harvard Law School, May 2018, Cambridge (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437068v1</w:t>
+                <w:t xml:space="preserve">hal-04437102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data + Algorithm = Security?, Managing War and Security with Algorithm and Data Mining</w:t>
               </w:r>
@@ -3035,51 +3035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0E74B59"/>
+    <w:nsid w:val="C391697A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3266,51 +3266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dogot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3099-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Corcodel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dogot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tommaso Ferrando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2015-0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Isailovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2014-0010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Azuero Quijano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-tournant-global-en-droit-international-prive/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Van Waeyenberge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04292658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Korhonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mignot-Mahdavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03655433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dogot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3099-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Corcodel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dogot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tommaso Ferrando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2015-0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Isailovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2014-0010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Azuero Quijano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-tournant-global-en-droit-international-prive/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Van Waeyenberge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04292658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Korhonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mignot-Mahdavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03655433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>