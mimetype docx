--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -619,247 +619,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panelist, Roundtable: Innovatively Harnessing Technology: Empowering Law Enforcement to Combat Transnational Crime, Sciences Po-Interpol Conference , 27/09/2023, Paris School of International Affairs: Focusing on technology and innovation</w:t>
+                <w:t xml:space="preserve">The Spectacular Mundane Forensics, Financial Compliance and the Promise of Algorithmic Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Azuero Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHALLENGES TO GLOBAL SECURITY: INTERPOL’S ROLE IN FOUNDING MULTISTAKEHOLDER COOPERATION FOR A SUSTAINABLE FUTURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSIA Sciences Po &amp; Interpol, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Global Governance by Data: Infrastructures of Algorithmic Rule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fleur Johns, Gavin Sullivan and Dimitri Van Den Meerssche, Sep 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437121v1</w:t>
+                <w:t xml:space="preserve">hal-04431650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectacular Mundane Forensics, Financial Compliance and the Promise of Algorithmic Rule</w:t>
+                <w:t xml:space="preserve">Technologies de gouvernance et sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Azuero Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Governance by Data: Infrastructures of Algorithmic Rule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fleur Johns, Gavin Sullivan and Dimitri Van Den Meerssche, Sep 2023, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Constitutionnalisme digital et approches critiques en droit et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Altwegg-Boussac et Afroditi Marketou, Nov 2023, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431650v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies de gouvernance et sécurité</w:t>
+                <w:t xml:space="preserve">Panelist, Roundtable: Innovatively Harnessing Technology: Empowering Law Enforcement to Combat Transnational Crime, Sciences Po-Interpol Conference , 27/09/2023, Paris School of International Affairs: Focusing on technology and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutionnalisme digital et approches critiques en droit et technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Altwegg-Boussac et Afroditi Marketou, Nov 2023, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">CHALLENGES TO GLOBAL SECURITY: INTERPOL’S ROLE IN FOUNDING MULTISTAKEHOLDER COOPERATION FOR A SUSTAINABLE FUTURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSIA Sciences Po &amp; Interpol, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431552v1</w:t>
+                <w:t xml:space="preserve">hal-04437121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Discussant : #Help: Digital Humanitarianism and the Remaking of the Digital Order, Fleur Johns, 2023.</w:t>
               </w:r>
@@ -977,316 +977,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology and Changes in Lawmaking</w:t>
+                <w:t xml:space="preserve">Governing with Law and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Conference of the European Society of International Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESIL, Sep 2021, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">ILSA Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILSA - Hague University of Applied Sciences, Jun 2021, The Hague (Virtual), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431735v1</w:t>
+                <w:t xml:space="preserve">hal-04437111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing with Law and Technology</w:t>
+                <w:t xml:space="preserve">Technology and Changes in Lawmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILSA Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILSA - Hague University of Applied Sciences, Jun 2021, The Hague (Virtual), Netherlands</w:t>
+              <w:t xml:space="preserve">16th Annual Conference of the European Society of International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESIL, Sep 2021, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437111v1</w:t>
+                <w:t xml:space="preserve">hal-04431735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law, Security, Technology</w:t>
+                <w:t xml:space="preserve">Tech-driven governance and law: of hyperformalism and hyperfactualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Leiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law, Money, Technology Seminar, 02/2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manchester University School of Law, Feb 2021, Manchester (online), United Kingdom</w:t>
+              <w:t xml:space="preserve">Philosophers’ Seminar 2021: The Legal Effect of Code-Driven ‘Law’?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mireille Hildebrandt, Nov 2021, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437112v1</w:t>
+                <w:t xml:space="preserve">hal-04431755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tech-driven governance and law: of hyperformalism and hyperfactualism</w:t>
+                <w:t xml:space="preserve">Law, Security, Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Leiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophers’ Seminar 2021: The Legal Effect of Code-Driven ‘Law’?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mireille Hildebrandt, Nov 2021, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Law, Money, Technology Seminar, 02/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University School of Law, Feb 2021, Manchester (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431755v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A student-centered approach to remote-teaching</w:t>
               </w:r>
@@ -1473,303 +1473,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algorithmic Calculus of Legality: Politics of the Proportionality Test in War</w:t>
+                <w:t xml:space="preserve">From Peace to Security: the Techno-Managerial Turn in Global Security Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law and Society Association (LSA) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Law and Society Association, Jun 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Manchester International Law Centre Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Haskell; Manchester International Law Centre, Nov 2018, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437068v1</w:t>
+                <w:t xml:space="preserve">hal-04434394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Peace to Security: the Techno-Managerial Turn in Global Security Governance</w:t>
+                <w:t xml:space="preserve">Algorithmic Security: targeting, profiling and forecasting as global risk governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manchester International Law Centre Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Haskell; Manchester International Law Centre, Nov 2018, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Critical Approach to Big Data and the Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Law School, May 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434394v1</w:t>
+                <w:t xml:space="preserve">hal-04437092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Security: targeting, profiling and forecasting as global risk governance</w:t>
+                <w:t xml:space="preserve">Framing Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Approach to Big Data and the Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Law School, May 2018, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">IGL&amp;P Conference, Cambridge MA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Global Law &amp; Policy, Harvard Law School, May 2018, Cambridge (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437092v1</w:t>
+                <w:t xml:space="preserve">hal-04437102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing Security</w:t>
+                <w:t xml:space="preserve">The Algorithmic Calculus of Legality: Politics of the Proportionality Test in War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGL&amp;P Conference, Cambridge MA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Global Law &amp; Policy, Harvard Law School, May 2018, Cambridge (MA), United States</w:t>
+              <w:t xml:space="preserve">Law and Society Association (LSA) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Law and Society Association, Jun 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437102v1</w:t>
+                <w:t xml:space="preserve">hal-04437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data + Algorithm = Security?, Managing War and Security with Algorithm and Data Mining</w:t>
               </w:r>
@@ -2228,51 +2228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain Governance: Redistributing Societal Interactions and Institutions - A Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Leiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2nd Episode: New Modes of Law-Making and Resistance in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Mignot-Mahdavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Leiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dogot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3035,51 +3035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C391697A"/>
+    <w:nsid w:val="98024E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3266,51 +3266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dogot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3099-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Corcodel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dogot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tommaso Ferrando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2015-0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Isailovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2014-0010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Azuero Quijano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-tournant-global-en-droit-international-prive/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Van Waeyenberge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04292658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Korhonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mignot-Mahdavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03655433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-dogot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3099-0206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Corcodel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dogot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tommaso Ferrando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2015-0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Isailovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gj-2014-0010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Azuero Quijano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-tournant-global-en-droit-international-prive/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Van Waeyenberge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04292658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Korhonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mignot-Mahdavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03655433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>