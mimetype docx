--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1030,295 +1030,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced analogs of elastomer-containing bitumen through hydrothermal liquefaction of Spirulina sp. microalgae residues</w:t>
+                <w:t xml:space="preserve">Mechanical cell disruption of Parachlorella kessleri microalgae: Impact on lipid fraction composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilef Borghol</w:t>
+                <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Queffelec</w:t>
+                <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bolle</w:t>
+                <w:t xml:space="preserve">M. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Descamps</w:t>
+                <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lombard</w:t>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (10), pp.2337-2344. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.77 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8GC00094H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916487v1</w:t>
+                <w:t xml:space="preserve">hal-01823864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical cell disruption of Parachlorella kessleri microalgae: Impact on lipid fraction composition</w:t>
+                <w:t xml:space="preserve">Biosourced analogs of elastomer-containing bitumen through hydrothermal liquefaction of Spirulina sp. microalgae residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
+                <w:t xml:space="preserve">Ilef Borghol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montalescot</w:t>
+                <w:t xml:space="preserve">Clémence Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viau</w:t>
+                <w:t xml:space="preserve">Patricia Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Drouin</w:t>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourseau</w:t>
+                <w:t xml:space="preserve">Christophe Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 256, pp.77 - 85. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.2337-2344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8GC00094H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823864v1</w:t>
+                <w:t xml:space="preserve">hal-01916487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an easy-to-use method for the routine analysis of the central metabolism using an affordable low-resolution GC–MS system: application to Arthrospira platensis</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pla-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Terenziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3417,609 +3417,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the production of biodiesel from Nannochloropsis oceanica microalgae and its engine tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact NMR spectroscopy and advanced pulse sequence;the perfect match for the online and real-time monitoring of bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rios Sergio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Benoit Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jacquemmoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Virtual European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETA Florence, Jul 2020, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484530v1</w:t>
+                <w:t xml:space="preserve">hal-02541947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact NMR spectroscopy and advanced pulse sequence;the perfect match for the online and real-time monitoring of bioprocesses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Bouillaud</w:t>
+                <w:t xml:space="preserve">Experimental study on the production of biodiesel from Nannochloropsis oceanica microalgae and its engine tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rios Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corentin Jacquemmoz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th Virtual European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETA Florence, Jul 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541947v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the lipid fraction of grinded stressed p. Chlorella Kessleri and formulation of a representative synthetic mixture, to initiate the study of lipids concentration by membrane filtration</w:t>
+                <w:t xml:space="preserve">Physicochemical study of a synthetic mixture of grinded microalgae and its lipids separation by membrane processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Clavijo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">E Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bourseau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345534v1</w:t>
+                <w:t xml:space="preserve">hal-02359162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical study of a synthetic mixture of grinded microalgae and its lipids separation by membrane processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Characterization of the lipid fraction of grinded stressed p. Chlorella Kessleri and formulation of a representative synthetic mixture, to initiate the study of lipids concentration by membrane filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359162v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF LIPIDS PRODUCED BY PARACHLORELLA KESSLERI, CULTURED UNDER NITROGEN STARVING CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Resources and Biorefineries (RRB 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puspita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puspita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kemel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Nur Habiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03011-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Heredia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.03.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castaing-Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00094H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ph&#233;lipp&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Perrochaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0776-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grizeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Samb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201000681" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P870BB63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sissa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parthasarathy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. V. Werts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003563G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2GT0527C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terenziani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Lingam Manthati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sai Krishna Murthy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.08.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9CLPXHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541947v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495841v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo-Vladimir Heredia-Marquez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roelens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Eberl&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkader Sankri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kemel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Nur Habiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03011-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Heredia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.03.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castaing-Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00094H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ph&#233;lipp&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Perrochaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0776-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grizeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Samb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201000681" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P870BB63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sissa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parthasarathy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. V. Werts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003563G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2GT0527C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terenziani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Lingam Manthati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sai Krishna Murthy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.08.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9CLPXHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495841v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo-Vladimir Heredia-Marquez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roelens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Eberl&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkader Sankri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>