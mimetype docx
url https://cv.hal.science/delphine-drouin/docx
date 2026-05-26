--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -66,2731 +66,2861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the colony size effect on light access and growth of the colonial microalga Botryococcus braunii in photobioreactor</w:t>
+                <w:t xml:space="preserve">A Fast Method for Selecting Bio Sourced Materials of Interest in a Candle Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Kemel</w:t>
+                <w:t xml:space="preserve">Salma Daoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+                <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widya Nur Habiba</w:t>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Marec</w:t>
+                <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Drouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaëlle Savoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.104176. </w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 103, pp.423 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aocs.70066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363642v1</w:t>
+                <w:t xml:space="preserve">hal-05618524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of continuous astaxanthin production by Haematococcus pluvialis in nitrogen-limited photobioreactor</w:t>
+                <w:t xml:space="preserve">Investigation of the colony size effect on light access and growth of the colonial microalga Botryococcus braunii in photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Samhat</w:t>
+                <w:t xml:space="preserve">Samy Kemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Kazbar</w:t>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosni Takache</w:t>
+                <w:t xml:space="preserve">Widya Nur Habiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Helene Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80, pp.103529. </w:t>
+              <w:t xml:space="preserve">, 2025, 90, pp.104176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746445v1</w:t>
+                <w:t xml:space="preserve">hal-05363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spectrophotometric method for quantification of C-phycocyanin in the cyanobacterium Aphanizomenon flos-aquae</w:t>
+                <w:t xml:space="preserve">Optimization of continuous astaxanthin production by Haematococcus pluvialis in nitrogen-limited photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Billy</w:t>
+                <w:t xml:space="preserve">Khadija Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Antoinette Kazbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lépine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hosni Takache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-023-03011-1⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.103529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403597v1</w:t>
+                <w:t xml:space="preserve">hal-04746445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid recovery from Nannochloropsis gaditana using the wet pathway: Investigation of the operating parameters of bead milling and centrifugal extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of a spectrophotometric method for quantification of C-phycocyanin in the cyanobacterium Aphanizomenon flos-aquae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.1715-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-023-03011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246073v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using benchtop NMR spectroscopy as an online non-invasive in vivo lipid sensor for microalgae cultivated in photobioreactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lipid recovery from Nannochloropsis gaditana using the wet pathway: Investigation of the operating parameters of bead milling and centrifugal extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93, pp.63 - 68. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.102318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2020.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999895v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchtop flow NMR spectroscopy as an online device for the in vivo monitoring of lipid accumulation in microalgae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Using benchtop NMR spectroscopy as an online non-invasive in vivo lipid sensor for microalgae cultivated in photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Charrier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jacquemmoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101624⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.63 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2020.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999891v1</w:t>
+                <w:t xml:space="preserve">hal-02999895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-purification by membrane filtration of paralytic shellfish toxins from Alexandrium minutum dinoflagellate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiaxuan Zhang</w:t>
+                <w:t xml:space="preserve">Benchtop flow NMR spectroscopy as an online device for the in vivo monitoring of lipid accumulation in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thomas Castaing-Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 210, pp.152 - 158. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925707v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical cell disruption of Parachlorella kessleri microalgae: Impact on lipid fraction composition</w:t>
+                <w:t xml:space="preserve">Pre-purification by membrane filtration of paralytic shellfish toxins from Alexandrium minutum dinoflagellate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
+                <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montalescot</w:t>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viau</w:t>
+                <w:t xml:space="preserve">Jiaxuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Drouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Bourseau</w:t>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.148⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.152 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823864v1</w:t>
+                <w:t xml:space="preserve">hal-01925707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced analogs of elastomer-containing bitumen through hydrothermal liquefaction of Spirulina sp. microalgae residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical cell disruption of Parachlorella kessleri microalgae: Impact on lipid fraction composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilef Borghol</w:t>
+                <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Queffelec</w:t>
+                <w:t xml:space="preserve">M. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bolle</w:t>
+                <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lombard</w:t>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8GC00094H⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.77 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.01.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916487v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an easy-to-use method for the routine analysis of the central metabolism using an affordable low-resolution GC–MS system: application to Arthrospira platensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosourced analogs of elastomer-containing bitumen through hydrothermal liquefaction of Spirulina sp. microalgae residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilef Borghol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Phélippé</w:t>
+                <w:t xml:space="preserve">Clémence Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Coat</w:t>
+                <w:t xml:space="preserve">Patricia Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Le Bras</w:t>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorene Perrochaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
+                <w:t xml:space="preserve">Christophe Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0776-x⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.2337-2344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8GC00094H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987689v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the biofuel production potential of Botryococcus braunii strains by sensitive rapid qualitative chemotyping using chemometrically-assisted gas chromatography–mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of an easy-to-use method for the routine analysis of the central metabolism using an affordable low-resolution GC–MS system: application to Arthrospira platensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Phélippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moutel</w:t>
+                <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion André</w:t>
+                <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Kucma</w:t>
+                <w:t xml:space="preserve">Lorene Perrochaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grizeau</w:t>
+                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (4), pp.1341-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887935v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the matrix effect of fresh sampled cells for in vivo unbiased FTIR determination of the absolute concentration of total lipid content of microalgae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Coat</w:t>
+                <w:t xml:space="preserve">Assessing the biofuel production potential of Botryococcus braunii strains by sensitive rapid qualitative chemotyping using chemometrically-assisted gas chromatography–mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Montalescot</w:t>
+                <w:t xml:space="preserve">Marion André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Serrano León</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Perrier</w:t>
+                <w:t xml:space="preserve">Dominique Grizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (11), pp.2175 - 2187. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.33 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00449-014-1194-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887968v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysical, and two-photon absorption properties of elongated phosphane oxide and sulfide derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the matrix effect of fresh sampled cells for in vivo unbiased FTIR determination of the absolute concentration of total lipid content of microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Alain-Rizzo</w:t>
+                <w:t xml:space="preserve">Valeria Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
+                <w:t xml:space="preserve">Esteban Serrano León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Rouxel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Bell</w:t>
+                <w:t xml:space="preserve">Candice Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201000681⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11), pp.2175 - 2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-014-1194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296061v1</w:t>
+                <w:t xml:space="preserve">hal-01887968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effectiveness of essential-state models in the description of optical properties of branched push–pull chromophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, photophysical, and two-photon absorption properties of elongated phosphane oxide and sulfide derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sissa</w:t>
+                <w:t xml:space="preserve">I. Samb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parthasarathy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
+                <w:t xml:space="preserve">J. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C003563G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.1080-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201000681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542996v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interaction between apo or holo α-lactalbumin and lysozyme: Formation of heterodimers as assessed by fluorescence measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effectiveness of essential-state models in the description of optical properties of branched push–pull chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parthasarathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nigen</w:t>
+                <w:t xml:space="preserve">M. H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.11715-11727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C003563G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404764v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interaction between apo or holo alpha-lactalbumin and lysozyme: formation of heterodimers as assessed by fluorescence measurements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Molecular interaction between apo or holo α-lactalbumin and lysozyme: Formation of heterodimers as assessed by fluorescence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1794 (4), pp.709-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 1794, pp.709-715</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730025v1</w:t>
+                <w:t xml:space="preserve">hal-00404764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives – Complexation with Pb2+ and Cd2+ cations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+                <w:t xml:space="preserve">Molecular interaction between apo or holo alpha-lactalbumin and lysozyme: formation of heterodimers as assessed by fluorescence measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Penhoat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1794 (4), pp.709-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323549v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives - Complexation with Pb2+ and Cd2+ cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.5941-5950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00304321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic nanodotsfor multiphotonics : synthesis and photophysical studies.</w:t>
+                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives – Complexation with Pb2+ and Cd2+ cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mongin</w:t>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pla-Quintana</w:t>
+                <w:t xml:space="preserve">M. Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Terenziani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Le Droumaguet</w:t>
+                <w:t xml:space="preserve">V. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31, pp.1354-1367</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.5941-5950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323148v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organic nanodotsfor multiphotonics : synthesis and photophysical studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pla-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Terenziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.1354-1367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enantioselective synthesis of methyl-5(R)-fluorohept-6-ynoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Lingam Manthati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sai Krishna Murthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (15), pp.2306-2310. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2006.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2800,1630 +2930,1630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les photo-bioréacteurs à membranes immergées pour la culture de microalgues et l'extraction de leurs composés extracellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Hajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assessment of microalgae biochemistry through NMR non-invasive approach offers new perspectives for their monitoring in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du Colloque Franco-Marocain sur les Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences de Kenitra, May 2023, Kenitra, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assessment of microalgae biochemistry through NMR non-invasive approach offers new perspectives for their monitoring in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Roanne, Jun 2022, Roanne, France</w:t>
+              <w:t xml:space="preserve">MELISSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428535v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The assessment of microalgae biochemistry through NMR non-invasive approach offers new perspectives for their monitoring in photobioreactors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The assessment of microalgae biochemistry through NMR non-invasive approach offers new perspectives for their monitoring in photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Roanne, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428545v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The assessment of microalgae biochemistry through NMR non-invasive approach offers new perspectives for their monitoring in photobioreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The assessment of microalgae biochemistry through NMR non-invasive approach offers new perspectives for their monitoring in photobioreactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELISSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428274v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact NMR spectroscopy and advanced pulse sequence;the perfect match for the online and real-time monitoring of bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jacquemmoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the production of biodiesel from Nannochloropsis oceanica microalgae and its engine tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rios Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Virtual European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETA Florence, Jul 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical study of a synthetic mixture of grinded microalgae and its lipids separation by membrane processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">CHARACTERIZATION OF LIPIDS PRODUCED BY PARACHLORELLA KESSLERI, CULTURED UNDER NITROGEN STARVING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Resources and Biorefineries (RRB 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359162v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the lipid fraction of grinded stressed p. Chlorella Kessleri and formulation of a representative synthetic mixture, to initiate the study of lipids concentration by membrane filtration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Physicochemical study of a synthetic mixture of grinded microalgae and its lipids separation by membrane processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bourseau</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345534v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF LIPIDS PRODUCED BY PARACHLORELLA KESSLERI, CULTURED UNDER NITROGEN STARVING CONDITIONS</w:t>
+                <w:t xml:space="preserve">Characterization of the lipid fraction of grinded stressed p. Chlorella Kessleri and formulation of a representative synthetic mixture, to initiate the study of lipids concentration by membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Resources and Biorefineries (RRB 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345489v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des microorganismes marins : potentiel applicatif des lipides pour les biofuels et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Forum des Biotechnologies de Polytech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'interaction entre l'alpha-lactalbumine et le lysozyme par mesures de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Rencontre Biologie-Physique du Grand-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alpha-Lactalbumin - Lysozyme interaction as evidenced by fluorescence measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII European Symposium of The Protein Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4433,793 +4563,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial hydrocarbon production by fatty acid photodecarboxylase photoenzyme in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putty Ekadewi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+                <w:t xml:space="preserve">Helene Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Biomass Conference and Exhibition, EUBCE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced high-field and benchtop NMR methods for lipid analyses of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo-Vladimir Heredia-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castaing-Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Biomass Biofuel and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the extrusion cooking in aqueous environment for the production of surimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the FoodFactory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional enrichment of crumbs by extrusion and impact of operating conditions on the physicochemical characteristics of the food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Eberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulkader Sankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the FoodFactory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie Infra-Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puspita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Phycologiques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puspita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel Société Française de Phycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5366,51 +5496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kemel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Nur Habiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03011-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Heredia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.03.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castaing-Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00094H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ph&#233;lipp&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Perrochaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0776-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grizeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Samb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201000681" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P870BB63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sissa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parthasarathy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. V. Werts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003563G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2GT0527C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terenziani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Lingam Manthati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sai Krishna Murthy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.08.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9CLPXHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495841v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo-Vladimir Heredia-Marquez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roelens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Eberl&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkader Sankri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Daoufa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.70066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kemel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Nur Habiba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03011-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Heredia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquemmoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2020.03.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castaing-Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101624" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavijo Rivera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.148" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC00094H" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ph&#233;lipp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Perrochaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0776-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grizeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Samb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201000681" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P870BB63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sissa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parthasarathy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. V. Werts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003563G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2GT0527C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pla-Quintana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terenziani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Lingam Manthati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sai Krishna Murthy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.08.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9CLPXHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo-Vladimir Heredia-Marquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roelens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551396v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Eberl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkader Sankri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>