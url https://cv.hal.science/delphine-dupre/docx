--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -66,1298 +66,1376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l’antiféminisme comme discours d’évidence sur YouTube</w:t>
+                <w:t xml:space="preserve">Pratiques numériques et orientation post-bac chez les adolescent·es des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Gournay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15426⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15v5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369595v1</w:t>
+                <w:t xml:space="preserve">halshs-05558046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication entre collègues bouleversée par la pandémie et le développement du télétravail</w:t>
+                <w:t xml:space="preserve">La construction de l’antiféminisme comme discours d’évidence sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bert-Erboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Gournay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.213-240. </w:t>
+              <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communiquer.11393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520451v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes info-communicationnels et usages de l’expression sobriété numérique</w:t>
+                <w:t xml:space="preserve">La communication entre collègues bouleversée par la pandémie et le développement du télétravail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Soubiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enic.035.0071⟩</w:t>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.213-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.11393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520542v1</w:t>
+                <w:t xml:space="preserve">hal-05520451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de contrôle, sentiment d’incivilité et d’autonomie bafouée en contexte de télétravail</w:t>
+                <w:t xml:space="preserve">Paradoxes info-communicationnels et usages de l’expression sobriété numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Soubiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.213-230. </w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 23/6 (3), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.16406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enic.035.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520498v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité environnementale et sobriété numérique à l'ère de la gouvernance territoriale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques de contrôle, sentiment d’incivilité et d’autonomie bafouée en contexte de télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.16406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380641v1</w:t>
+                <w:t xml:space="preserve">hal-05520498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de femmes entrepreneures : des ressources face à la vulnérabilité et des espaces d’empowerment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité environnementale et sobriété numérique à l'ère de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Soubiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire D’hennezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520558v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t>
+                <w:t xml:space="preserve">Les réseaux de femmes entrepreneures : des ressources face à la vulnérabilité et des espaces d’empowerment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lépine</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire D’hennezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.17300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843987v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberharcèlement au travail et messagerie électronique</w:t>
+                <w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2-3), pp.265-296. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.213-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.6920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830018v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t>
+                <w:t xml:space="preserve">Cyberharcèlement au travail et messagerie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2-3), pp.265-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.6920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03958727v1</w:t>
+                <w:t xml:space="preserve">halshs-03830018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïr et railler les femmes en ligne : une revue de littérature sur les manifestations de cyber misogynie</w:t>
+                <w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Carayol</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ges.1072⟩</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528321v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t>
+                <w:t xml:space="preserve">Haïr et railler les femmes en ligne : une revue de littérature sur les manifestations de cyber misogynie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935061v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences de genre et discours post-féministes sur Twitter. Le cas de l’affaire Orelsan</w:t>
+                <w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gino Gramaccia</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Beccucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 37/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830016v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber harcèlement au travail : revue de la littérature anglophone</w:t>
+                <w:t xml:space="preserve">Violences de genre et discours post-féministes sur Twitter. Le cas de l’affaire Orelsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Gramaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.91-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988047v1</w:t>
+                <w:t xml:space="preserve">halshs-03830016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyber harcèlement au travail : revue de la littérature anglophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, Communication &amp; Organisation (54), pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.7109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DUPRE, Delphine. Les incivilités par messagerie électronique en milieu de travail : un tour d’horizon des recherches actuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.3024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1367,232 +1445,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la communication au travail en période de crise et de télétravail forcé : incivilités numériques et contextes organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workplace cyber incivilities as symptoms of organizational and communication pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Relations and the Power of Creativity Strategic opportunities, innovation and critical challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque EUPRERA, London College of Communication, University of the Arts, Oct 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1602,143 +1680,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et incivilités numériques en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O Tempora, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,349 +1826,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.175-191, 2024, 978-2-39061-456-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.175-191, 2022, 978-2-39061-455-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Les incivilités numériques, quel tour d’horizon dans la littérature scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incivilités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.17-33, 2021, Culture &amp; Communication, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2100,114 +2178,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication bousculée par la messagerie électronique : étude des incivilités numériques en contexte de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020BOR30003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02947940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2354,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gournay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.035.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#8217;hennezel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02947940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v5e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.035.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#8217;hennezel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02947940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>