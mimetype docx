--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -373,1069 +373,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes info-communicationnels et usages de l’expression sobriété numérique</w:t>
+                <w:t xml:space="preserve">Crettiez Xavier et Duclos Nathalie, 2021. Violences politiques. Théories, formes, dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Soubiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enic.035.0071⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.211-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11yz5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520542v1</w:t>
+                <w:t xml:space="preserve">hal-05607632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de contrôle, sentiment d’incivilité et d’autonomie bafouée en contexte de télétravail</w:t>
+                <w:t xml:space="preserve">Paradoxes info-communicationnels et usages de l’expression sobriété numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Soubiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.213-230. </w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 23/6 (3), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.16406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enic.035.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520498v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité environnementale et sobriété numérique à l'ère de la gouvernance territoriale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques de contrôle, sentiment d’incivilité et d’autonomie bafouée en contexte de télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.16406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380641v1</w:t>
+                <w:t xml:space="preserve">hal-05520498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de femmes entrepreneures : des ressources face à la vulnérabilité et des espaces d’empowerment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité environnementale et sobriété numérique à l'ère de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Soubiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire D’hennezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520558v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t>
+                <w:t xml:space="preserve">Les réseaux de femmes entrepreneures : des ressources face à la vulnérabilité et des espaces d’empowerment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lépine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire D’hennezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 40/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.17300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843987v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberharcèlement au travail et messagerie électronique</w:t>
+                <w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2-3), pp.265-296. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.213-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.6920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830018v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t>
+                <w:t xml:space="preserve">Cyberharcèlement au travail et messagerie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2-3), pp.265-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.6920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03958727v1</w:t>
+                <w:t xml:space="preserve">halshs-03830018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïr et railler les femmes en ligne : une revue de littérature sur les manifestations de cyber misogynie</w:t>
+                <w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Carayol</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ges.1072⟩</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528321v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t>
+                <w:t xml:space="preserve">Haïr et railler les femmes en ligne : une revue de littérature sur les manifestations de cyber misogynie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935061v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences de genre et discours post-féministes sur Twitter. Le cas de l’affaire Orelsan</w:t>
+                <w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gino Gramaccia</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Beccucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 37/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830016v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber harcèlement au travail : revue de la littérature anglophone</w:t>
+                <w:t xml:space="preserve">Violences de genre et discours post-féministes sur Twitter. Le cas de l’affaire Orelsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Gramaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.91-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988047v1</w:t>
+                <w:t xml:space="preserve">halshs-03830016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyber harcèlement au travail : revue de la littérature anglophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, Communication &amp; Organisation (54), pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.7109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DUPRE, Delphine. Les incivilités par messagerie électronique en milieu de travail : un tour d’horizon des recherches actuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.3024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1445,232 +1527,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la communication au travail en période de crise et de télétravail forcé : incivilités numériques et contextes organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workplace cyber incivilities as symptoms of organizational and communication pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Relations and the Power of Creativity Strategic opportunities, innovation and critical challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque EUPRERA, London College of Communication, University of the Arts, Oct 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1680,143 +1762,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et incivilités numériques en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O Tempora, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1826,349 +1908,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.175-191, 2024, 978-2-39061-456-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Felonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.175-191, 2022, 978-2-39061-455-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Les incivilités numériques, quel tour d’horizon dans la littérature scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incivilités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.17-33, 2021, Culture &amp; Communication, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2178,114 +2260,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication bousculée par la messagerie électronique : étude des incivilités numériques en contexte de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020BOR30003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02947940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2432,51 +2514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v5e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.035.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#8217;hennezel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02947940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v5e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.035.0071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#8217;hennezel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17300" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02947940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>