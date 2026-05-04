--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -619,775 +619,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04770147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
+                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hulo</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+                <w:t xml:space="preserve">Laurine Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fresquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04537685v1</w:t>
+                <w:t xml:space="preserve">inserm-04652311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
+                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">Pauline Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Berland</w:t>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Grard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jouand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Fresquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04652311v1</w:t>
+                <w:t xml:space="preserve">inserm-04537685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP53 mutations correlate with the non‐coding RNA content of small extracellular vesicles in melanoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen Labbé</w:t>
+                <w:t xml:space="preserve">DNA methylation dynamics during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Menoret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Letourneur</w:t>
+                <w:t xml:space="preserve">Jorg Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saint‐pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+                <w:t xml:space="preserve">Florence Busato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jex2.105⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1185311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1185311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198069v1</w:t>
+                <w:t xml:space="preserve">inserm-04164740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic strategies for non-small cell lung cancer: Experimental models and emerging biomarkers to monitor drug efficacies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">TP53 mutations correlate with the non‐coding RNA content of small extracellular vesicles in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Fradin</w:t>
+                <w:t xml:space="preserve">Estelle Menoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Saint‐pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.108347. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2023.108347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jex2.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944679v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation dynamics during pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic strategies for non-small cell lung cancer: Experimental models and emerging biomarkers to monitor drug efficacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lachaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1185311. </w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.108347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1185311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2023.108347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04164740v1</w:t>
+                <w:t xml:space="preserve">hal-03944679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncolytic attenuated measles virus encoding NY-ESO-1 induces HLA I and II presentation of this tumor antigen by melanoma and dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Idjellidaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atousa Arbabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72 (10), pp.3309-3322. </w:t>
@@ -1419,295 +1419,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04581137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocyte Signature Associated with Herpes Simplex Virus Reactivation and Neurological Recovery after Brain Injury</w:t>
+                <w:t xml:space="preserve">The DCMU Herbicide Shapes T-cell Functions By Modulating Micro-RNA Expression Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+                <w:t xml:space="preserve">Pierre Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cinotti</w:t>
+                <w:t xml:space="preserve">Juliette Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mollé</w:t>
+                <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Solomon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Castain</w:t>
+                <w:t xml:space="preserve">Emilie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202110-2324OC⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.925241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.925241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521801v1</w:t>
+                <w:t xml:space="preserve">inserm-03752032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DCMU Herbicide Shapes T-cell Functions By Modulating Micro-RNA Expression Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monocyte Signature Associated with Herpes Simplex Virus Reactivation and Neurological Recovery after Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Autin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+                <w:t xml:space="preserve">Raphael Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lea</w:t>
+                <w:t xml:space="preserve">Alice Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
+                <w:t xml:space="preserve">Pierre Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dupré</w:t>
+                <w:t xml:space="preserve">Louise Castain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.925241. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (3), pp.295-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.925241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202110-2324OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03752032v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Modern Radiotherapy and Immunotherapy for Metastatic Prostate Cancer</w:t>
               </w:r>
@@ -1951,278 +1951,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03540455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic features of tumour- infiltrating CD4 low CD8 high double positive αβ T cells in melanoma</w:t>
+                <w:t xml:space="preserve">Critical Roles of Tumor Extracellular Vesicles in the Microenvironment of Thoracic Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Parrot</w:t>
+                <w:t xml:space="preserve">Lyna Kara-Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Oger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62664-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.6024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21176024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02534481v1</w:t>
+                <w:t xml:space="preserve">inserm-02946311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Roles of Tumor Extracellular Vesicles in the Microenvironment of Thoracic Cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic features of tumour- infiltrating CD4 low CD8 high double positive αβ T cells in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Kara-Terki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">Juliette Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Raingeard de La Blétìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (17), pp.6024. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21176024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62664-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02946311v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02534481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased antitumor efficacy of PD-1- deficient melanoma-specific human lymphocytes</w:t>
               </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2636,64 +2636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacien Petithomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, canimm.0522.2019, Epub ahead of print. </w:t>
@@ -3012,64 +3012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Drugs for Cancer and microRNAs: A Focus on Histone Deacetylase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3514,64 +3514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.46311. </w:t>
@@ -3603,2189 +3603,2055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Methylation Analysis Identifies Specific Epigenetic Marks In Severely Obese Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Fradin</w:t>
+                <w:t xml:space="preserve">Role of DNA methylation at the placental RTL1 gene locus in type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Nadéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jörg Tost</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Benachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46311⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pedi.12387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02320512v1</w:t>
+                <w:t xml:space="preserve">inserm-02320514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DNA methylation at the placental RTL1 gene locus in type 1 diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Benachi</w:t>
+                <w:t xml:space="preserve">The GH receptor exon 3 deletion is a marker of male-specific exceptional longevity associated with increased GH sensitivity and taller stature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Ben-Avraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diddahally Govindaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temuri Budagov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Durda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pedi.12387⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (6), pp.e1602025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1602025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02320514v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02320509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GH receptor exon 3 deletion is a marker of male-specific exceptional longevity associated with increased GH sensitivity and taller stature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Temuri Budagov</w:t>
+                <w:t xml:space="preserve">The P2 promoter of the IGF1 gene is a major epigenetic locus for GH responsiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bougnères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1602025⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.102-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/tpj.2015.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02320509v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The P2 promoter of the IGF1 gene is a major epigenetic locus for GH responsiveness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. L. Castell</w:t>
+                <w:t xml:space="preserve">A lineage-specific methylation pattern controls the transcription of the polycistronic mRNA coding MELOE melanoma antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Florenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Bougnères</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Labarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Moreau-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/tpj.2015.26⟩</w:t>
+              <w:t xml:space="preserve">Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CMR.0000000000000167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329906v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01280880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lineage-specific methylation pattern controls the transcription of the polycistronic mRNA coding MELOE melanoma antigens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Florenceau</w:t>
+                <w:t xml:space="preserve">The IGF1 P2 promoter is an epigenetic QTL for circulating IGF1 and human growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Moreau-Aubry</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bougneres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Melanoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CMR.0000000000000167⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-015-0062-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01280880v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IGF1 P2 promoter is an epigenetic QTL for circulating IGF1 and human growth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hypomethylation of the promoter of the catalytic subunit of protein phosphatase 2A in response to hyperglycemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Tros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amouyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bougnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-015-0062-8⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459502v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02459029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomethylation of the promoter of the catalytic subunit of protein phosphatase 2A in response to hyperglycemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+                <w:t xml:space="preserve">β cells keep bad epigenetic memories of palmitate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Hadjadj</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bougnères</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.12076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1741-7015-12-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02459029v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β cells keep bad epigenetic memories of palmitate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CpG Methylation Changes within the IL2RA Promoter in Type 1 Diabetes of Childhood Onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zelenika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7015-12-104⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e68093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329943v1</w:t>
+                <w:t xml:space="preserve">hal-02329956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG Methylation Changes within the IL2RA Promoter in Type 1 Diabetes of Childhood Onset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of the CpG Methylation Pattern of the Proximal Insulin Gene Promoter with Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Zelenika</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Naoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e68093. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068093⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329956v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of the CpG Methylation Pattern of the Proximal Insulin Gene Promoter with Type 1 Diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPG and XPF Endonucleases Trigger Chromatin Looping and DNA Demethylation for Accurate Expression of Activated Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le may</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izarn Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bougneres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Egly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036278⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (4), pp.622-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329970v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPG and XPF Endonucleases Trigger Chromatin Looping and DNA Demethylation for Accurate Expression of Activated Genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T2DM: Why Epigenetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bougneres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Egly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 (4), pp.622-632. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/647514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329959v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2DM: Why Epigenetics?</w:t>
+                <w:t xml:space="preserve">Personalized Epigenomic Signatures That Are Stable Over Time and Covary with Body Mass Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Irizarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Aryee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thor Aspelund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/647514⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (49), pp.49ra67-49ra67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3001262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329973v1</w:t>
+                <w:t xml:space="preserve">hal-02329984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Epigenomic Signatures That Are Stable Over Time and Covary with Body Mass Index</w:t>
+                <w:t xml:space="preserve">Parent-Of-Origin Effects in Autism Identified through Genome-Wide Linkage Analysis of 16,000 SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thor Aspelund</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keely Cheslack-Postava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ladd-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Newschaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravinda Chakravarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3001262⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (9), pp.e12513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329984v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-Of-Origin Effects in Autism Identified through Genome-Wide Linkage Analysis of 16,000 SNPs</w:t>
+                <w:t xml:space="preserve">Influence of control selection in genome-wide association studies: the example of diabetes in the Framingham Heart Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Daniele Fallin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012513⟩</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (S7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S7-S113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329988v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of control selection in genome-wide association studies: the example of diabetes in the Framingham Heart Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three Common Variants of LEP, NPY1R and GPR54 Show No Association with Age at Menarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Rothenbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Daniele Fallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-3-S7-S113⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (6), pp.331-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000223417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329993v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Common Variants of LEP, NPY1R and GPR54 Show No Association with Age at Menarche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Common Intronic Variants in the Maternal and Fetal Thiamine Pyrophosphokinase Gene (TPK1) are Associated with Birth Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bougneres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (6), pp.331-335. </w:t>
+              <w:t xml:space="preserve">Annals of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000223417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1809.2007.00348.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329997v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Common Intronic Variants in the Maternal and Fetal Thiamine Pyrophosphokinase Gene (TPK1) are Associated with Birth Weight</w:t>
+                <w:t xml:space="preserve">Non-Mendelian' genetics of fetal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1809.2007.00348.x⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Pascal Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bougneres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (Supp 1), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5795,732 +5661,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExomiR : Etude des microARNs des exosomes tumoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journées du Cancéropole Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERNALISATION DES EXOSOMES DE MELANOME PAR LES LYMPHOCYTES T CD8+ ET IMPACT SUR LEURS FONCTIONS : APPORT DU CYTOMETRE IMAGEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Imagerie fonctionnelle pré-clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EPIGENETIQUE, C'EST QUOI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème journées de Médecine Foetale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORATION DES FONCTIONS IMMUNOSUPPRESSIVES DES ARN NON CODANTS CONTENUS DANS LES EXOSOMES DU MÉLANOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journées RepiCGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'hyperglycémie sur la méthylation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automnales du GRRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION DES MARQUES ÉPIGÉNÉTIQUES AU COURS DE LA VIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADELF-EPITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GÉNÉTIQUE ET ÉPIGÉNÉTIQUE DU COMPORTEMENT SOCIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Pierre Louis de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIGÉNÉTIQUE ET HYPERGLYCÉMIE : RÔLE DE LA MÉTHYLATION DANS LA RÉTINOPATHIE DIABÉTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e congrès annuel du CORDDIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Annual Grantee Meeting of Centers of Excellence in Genomic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Huntsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF CONTROL SELECTION IN GENOME-WIDE ASSOCIATION STUDY: THE EXAMPLE OF DIABETES IN THE FRAMIGHAM HEART STUDY.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Analysis Workshop 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6530,263 +6396,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF miRNA FROM MELANOMA CELL-DERIVED EXOSOMES IN TUMOR IMMUNE ESCAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Labarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extracellular Vesicles in Therapeutics &amp; Healthy Diet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele Dependent DNA Methylation of the Human Insulin Gene Promoter in T2D patients and Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenomics of Common Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6933,51 +6799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons-Tostivint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-025-02536-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Costantini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Takam Kamga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04126-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04745858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2024.200887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menoret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint&#8208;pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1185311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04581137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Idjellidaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Arbabian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03486-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04521801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moll&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solomon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202110-2324OC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.925241" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guimas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaugier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02534481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Parrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Raingeard de La Bl&#233;t&#236;&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62664-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Marotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Gantier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Glauzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ronin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2019.12.128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Benlalam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.103961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02315396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01782203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Stunff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Castell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0489-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.1802020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0506-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Nad&#233;ri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.12387" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ben-Avraham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddahally Govindaraju" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temuri Budagov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Durda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Belot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Castell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bougn&#232;res" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tpj.2015.26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Florenceau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labarri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Belot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougneres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-015-0062-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02459029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hadjadj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougn&#232;res" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-12-104" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Mai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Fur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036278" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le&#160;may" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izarn Iltis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.05.050" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329973v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/647514" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Irizarry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Aryee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Murakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Aspelund" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001262" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely Cheslack-Postava" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ladd-Acosta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Newschaffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravinda Chakravarti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012513" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daniele Fallin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S113" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329997v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Rothenbuhler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lotton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000223417" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2007.00348.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepercq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459677v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459594v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459610v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459645v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons-Tostivint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-025-02536-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Costantini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Takam Kamga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04126-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04745858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2024.200887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1185311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint&#8208;pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04581137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Idjellidaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Arbabian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03486-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.925241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04521801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moll&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solomon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202110-2324OC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guimas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaugier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02534481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Parrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Raingeard de La Bl&#233;t&#236;&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62664-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Marotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Gantier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Glauzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ronin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2019.12.128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Benlalam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.103961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02315396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01782203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Stunff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Castell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0489-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.1802020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0506-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Nad&#233;ri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.12387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ben-Avraham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddahally Govindaraju" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temuri Budagov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Durda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Belot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Castell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bougn&#232;res" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tpj.2015.26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Florenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labarri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000167" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Belot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougneres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-015-0062-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02459029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hadjadj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougn&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-12-104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Mai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Fur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068093" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036278" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le&#160;may" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izarn Iltis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.05.050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/647514" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Irizarry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Aryee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Murakami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Aspelund" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely Cheslack-Postava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ladd-Acosta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Newschaffer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravinda Chakravarti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012513" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daniele Fallin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S113" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Rothenbuhler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lotton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000223417" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2007.00348.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepercq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459651v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459610v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459620v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>