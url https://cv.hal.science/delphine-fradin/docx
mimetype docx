--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04770147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
+                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">Pauline Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Berland</w:t>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Grard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jouand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Fresquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04652311v1</w:t>
+                <w:t xml:space="preserve">inserm-04537685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
+                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hulo</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+                <w:t xml:space="preserve">Laurine Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fresquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04537685v1</w:t>
+                <w:t xml:space="preserve">inserm-04652311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation dynamics during pregnancy</w:t>
               </w:r>
@@ -1291,103 +1291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncolytic attenuated measles virus encoding NY-ESO-1 induces HLA I and II presentation of this tumor antigen by melanoma and dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Idjellidaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atousa Arbabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72 (10), pp.3309-3322. </w:t>
@@ -1419,295 +1419,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04581137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DCMU Herbicide Shapes T-cell Functions By Modulating Micro-RNA Expression Profiles</w:t>
+                <w:t xml:space="preserve">Monocyte Signature Associated with Herpes Simplex Virus Reactivation and Neurological Recovery after Brain Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Autin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lea</w:t>
+                <w:t xml:space="preserve">Raphael Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
+                <w:t xml:space="preserve">Alice Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dupré</w:t>
+                <w:t xml:space="preserve">Pierre Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Castain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.925241⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (3), pp.295-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202110-2324OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03752032v1</w:t>
+                <w:t xml:space="preserve">hal-04521801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocyte Signature Associated with Herpes Simplex Virus Reactivation and Neurological Recovery after Brain Injury</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DCMU Herbicide Shapes T-cell Functions By Modulating Micro-RNA Expression Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cinotti</w:t>
+                <w:t xml:space="preserve">Pierre Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mollé</w:t>
+                <w:t xml:space="preserve">Juliette Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Solomon</w:t>
+                <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Castain</w:t>
+                <w:t xml:space="preserve">Emilie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206 (3), pp.295-310. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.925241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202110-2324OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.925241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521801v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03752032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Modern Radiotherapy and Immunotherapy for Metastatic Prostate Cancer</w:t>
               </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2636,64 +2636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacien Petithomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, canimm.0522.2019, Epub ahead of print. </w:t>
@@ -3012,51 +3012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Drugs for Cancer and microRNAs: A Focus on Histone Deacetylase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,90 +4766,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPG and XPF Endonucleases Trigger Chromatin Looping and DNA Demethylation for Accurate Expression of Activated Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le may</w:t>
+                <w:t xml:space="preserve">Nicolas Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izarn Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bougneres</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bougnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Egly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
@@ -5757,51 +5757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERNALISATION DES EXOSOMES DE MELANOME PAR LES LYMPHOCYTES T CD8+ ET IMPACT SUR LEURS FONCTIONS : APPORT DU CYTOMETRE IMAGEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Imagerie fonctionnelle pré-clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6799,51 +6799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons-Tostivint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-025-02536-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Costantini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Takam Kamga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04126-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04745858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2024.200887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1185311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint&#8208;pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04581137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Idjellidaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Arbabian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03486-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.925241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04521801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moll&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solomon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202110-2324OC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guimas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaugier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02534481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Parrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Raingeard de La Bl&#233;t&#236;&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62664-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Marotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Gantier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Glauzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ronin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2019.12.128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Benlalam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.103961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02315396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01782203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Stunff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Castell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0489-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.1802020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0506-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Nad&#233;ri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.12387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ben-Avraham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddahally Govindaraju" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temuri Budagov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Durda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Belot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Castell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bougn&#232;res" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tpj.2015.26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Florenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labarri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000167" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Belot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougneres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-015-0062-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02459029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hadjadj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougn&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-12-104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Mai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Fur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068093" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036278" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le&#160;may" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izarn Iltis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.05.050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/647514" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Irizarry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Aryee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Murakami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Aspelund" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely Cheslack-Postava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ladd-Acosta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Newschaffer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravinda Chakravarti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012513" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daniele Fallin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S113" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Rothenbuhler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lotton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000223417" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2007.00348.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepercq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459651v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459610v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459620v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons-Tostivint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-025-02536-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Costantini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Takam Kamga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04126-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04745858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2024.200887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1185311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint&#8208;pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04581137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Idjellidaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Arbabian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-023-03486-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04521801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moll&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solomon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202110-2324OC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisgerault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.925241" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guimas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaugier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2021.06.033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02534481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Parrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Raingeard de La Bl&#233;t&#236;&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62664-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Marotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Gantier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2019-000311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Glauzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ronin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2019.12.128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-19-0522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Benlalam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.103961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02315396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01782203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Stunff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Castell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0489-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.1802020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0506-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Nad&#233;ri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.12387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ben-Avraham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddahally Govindaraju" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temuri Budagov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Durda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Belot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Castell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bougn&#232;res" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tpj.2015.26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Florenceau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labarri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CMR.0000000000000167" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Belot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougneres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-015-0062-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02459029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hadjadj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougn&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-12-104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Mai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Fur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068093" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329970v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036278" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le May" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izarn Iltis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.05.050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/647514" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Irizarry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Aryee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Murakami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Aspelund" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely Cheslack-Postava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ladd-Acosta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Newschaffer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravinda Chakravarti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012513" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daniele Fallin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S7-S113" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Rothenbuhler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lotton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000223417" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2007.00348.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepercq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459651v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459610v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459620v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>