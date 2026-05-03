--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -300,51 +300,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viaggio e musica: due passioni buzzatiane Omaggio a Marie-Hélène Caspar (1945-2020)</w:t>
+                <w:t xml:space="preserve">Viaggio e musica: due passioni buzzatiane. Omaggio a Marie-Hélène Caspar (1945-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Scarsella</w:t>
@@ -357,87 +357,96 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Zangrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Fabrizio Serra, Quaderni del Centro Studi Buzzati (11), 2021, 978-88-3315-333-9</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quaderni del Centro Studi Buzzati (11), 2021, Quaderni del Centro studi Buzzati ; 11, 978-88-3315-333-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaggio e musica: due passioni buzzatiane. Omaggio a Marie-Hélène Caspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -459,1123 +468,1123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Scarsella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 10 : 978-88-3315-333-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vas-Deyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2020, « Le Fil à retordre », </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Plet</w:t>
+                <w:t xml:space="preserve">hal-02882571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bateaux de Venise. Les racines d’une culture (trad. D. Gachet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crovato Maurizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crovato Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divari Luigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zeraq, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bateaux de Venise. Les racines d’une culture (trad. D. Gachet)</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une affaire comme les autres (traduction D. Gachet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Crovato Maurizio</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruju, Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denoël, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu tueras le roi (traduction D. Gachet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Crovato Giorgio</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazieri Sandrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laffont, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cette nuit, nous regarderons les étoiles (traduction D. Gachet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Zeraq, 2019</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsani Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casolo Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belfond, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une affaire comme les autres (traduction D. Gachet)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brion-Buzzati. Regards croisés sur deux maîtres du fantastique (ed. critique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Denoël, 2019</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrizio Serra Editore, 9, 2018, Quaderni del centro Buzzati</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tu tueras le roi (traduction D. Gachet)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu tueras l’ange (traduction D. Gachet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazieri Sandrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laffont, 2018</w:t>
+              <w:t xml:space="preserve">Robert Laffont, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cette nuit, nous regarderons les étoiles (traduction D. Gachet)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Splendeur (traduction D. Gachet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ehsani Ali</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazzantini Margaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laffont, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Malle de Joseph Conrad (traduction D. Gachet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Belfond, 2018</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Pontuale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zeraq, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brion-Buzzati. Regards croisés sur deux maîtres du fantastique (ed. critique)</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venise - Histoire, Promenades, Anthologie, Dictionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fabrizio Serra Editore, 9, 2018, Quaderni del centro Buzzati</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Scarsella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouquins - Laffont, 1184 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tu tueras l’ange (traduction D. Gachet)</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pays des grenouilles (traduction D. Gachet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Robert Laffont, 2017</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Rota Fo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambourakis, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Laffont, 2017</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges du surréalisme et traduction. (avec A. Scarsella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Granviale, pp.172, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Zeraq, 2016</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buzzati d'hier et d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annales Littéraires de l'Université de Franche-Comté, pp.474, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Bouquins - Laffont, 1184 p., 2016</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace dans les nouvelles fantastiques françaises et italiennes du XX° siècle (1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petite bibliothèque des travaux universitaires sur le fantas, pp.560, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...260 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1585,2231 +1594,2257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans Venise endormie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Finné (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venise fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terre de Brume, p. 441-443, 2025, Terres Fantastiques, 9782843627385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05483883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques imperfections de la traduction. Réflexions autour du genre fantastique et de ses manifestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniela Tononi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chemins de l’imperfection. Reconfiguration d’un paradigme moderne (xixe-xxie siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-260., 2024, Littérature des xxe et xxie siècles, 978-2-406-17227-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05483837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pinocchio à Venise, de Robert Coover (1991), une réécriture post-moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Boulerie, Cristina Panzera (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sages lecteurs et/ou galopins farceurs : visions contrastées de l'enfance.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-190, 2023, Eidôlon, 979-10-91052-35-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUB</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05483936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menzogna e sortilegio : di alcuni usi della parola nell’opera buzzatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia T. Zangrandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dino Buzzati e la parola. Forme e linguaggi,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quaderni del Centro Studi Buzzati (13), Fabrizio Serra, p. 54-66, 2022, 978-88-3315-425-1</w:t>
+              <w:t xml:space="preserve">Dino Buzzati e la parola. Forme e linguaggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quaderni del Centro Studi Buzzati (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.54-66, 2022, Quaderni del Centro studi Buzzati ; 13, 978-88-3315-425-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulle terre del giallo: Luigi Bernardi “scopritore” di Manchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filippo Milani; Alberto Sebastiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un lampo obliquo. Luigi Bernardi, i suoi libri e il suo immaginario</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Biblioteca Umanistica "Ezio Raimondi", p. 89-104, 2022, 9788854971042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17616/R3P19R⟩</w:t>
+              <w:t xml:space="preserve">, Biblioteca Umanistica "Ezio Raimondi", pp.89-104, 2022, 9788854971042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Drogo devient Zangra. Le Désert des Tartares chanté par Jacques Brel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gachet; Alessandro Scarsella; Cristina Vignali; Silvia Zangrandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viaggio e musica: due passioni buzzatiane Omaggio a Marie-Hélène Caspar (1945-2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">Viaggio e musica: due passioni buzzatiane. Omaggio a Marie-Hélène Caspar (1945-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 156-167, 2021, 978-88-3315-333-9</w:t>
+              <w:t xml:space="preserve">, pp.156-167, 2021, Quaderni del Centro Studi Buzzati ; 11, 978-88-3315-333-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buzzati in Francia. Nuovi progetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Perale; Patrizia Dalla Rosa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rileggere Buzzati</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quaderni del Centro Studi Buzzati (10), Fabrizio Serra, pp.27-38, 2020, 978-88-3315-224-0</w:t>
+              <w:t xml:space="preserve">Rileggere Buzzati. Attualità di un progetto trent’anni dopo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-38, 2020, Quaderni del Centro studi Buzzati ; 10, 978-88-3315-224-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Variations autour du Désert des Tartares de Buzzati : éléments pour une énergétique de la réception »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effets de lecture, pour une énergétique de la réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 44, Presses Universitaires de Bordeaux, p. 153-166., 2019, Collection Modernités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une forme très particulière de la crise du logement : &amp;quot;Casa tomada&amp;quot; de Julio Cortázar et &amp;quot;I topi&amp;quot; de Dino Buzzati »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de la crise et crise de la figuration dans l’œuvre de Dino Buzzati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’université de Savoie, p. 47-61., 2018, Collection Italica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand la Comédie se fait énigme : Le Livre secret de Dante de Francesco Fioretti, entre fiction et interprétation. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dante Pop, la Divina Commedia nella letteratura e nella cultura popolare contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vecchiarelli Editore, Roma, p. 77-90., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«&amp;quot;Mais rien ne se passait, les Anglais restaient une entité abstraite, la mer un désert absolu&amp;quot; : les chroniques de guerre de Buzzati dans l’ombre portée du Désert des Tartares »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et expériences croisées de la guerre. Apports comparatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais rien ne se passait, les Anglais restaient une entité abstraite, la mer un désert absolu&amp;quot; : les chroniques de guerre de Buzzati dans l'ombre portée du Désert des Tartares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Finck T. Victoroff, E Zan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et expériences croisées de la guerre, apports comparatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFLGC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Voyage en Italie. Notes sur la réception et la traduction de Jean Patrick Manchette »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Patrick Manchette et la raison d’écrire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anarchis, p. 275-294, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les forteresses du temps : espaces et destins dans Le Château de Kafka, Le Désert des Tartares de Buzzati et Le Rivage des Syrtes de Gracq ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Presses Universitaires du Littoral, p. 47-64, 2017, Collection Les Cahiers du Littoral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« San Polo, au cœur du labyrinthe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venise - Histoire, Promenades, Anthologie, Dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bouquins - Laffont, p. 277-290, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoire de ma vie, Casanova un écrivain de langue française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venise - Histoire, Promenades, Anthologie, Dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bouquins - Laffont, p. 541-552, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les Italiens se rient de l'Apocalypse : Terra de Stefano de Benni (1983) et L'Apocalisse rimandata de Dario Fo (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et jubilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Presses universitaires de Bordeaux, 2015, Modernités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'utopie citadine : Les villes invisibles » de Calvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Engélibert; Raphaëlle Guidée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopie et catastrophe : Revers et renaissance de l'utopie (XVI e -XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, Presses universitaires de Rennes, pp.262, 2015, La Licorne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Anglais décrit dans le château fermé Omaggio o parodia del gotico in de Mandiargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Vanon Alliata, Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dal gotico al fantastico, Tradizioni, riscritture e parodie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libreria Editrice Cafoscarina, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre grands poètes contemporains autour d'un sonnet : Montale, Ungaretti, Jouve et Bonnefoy traducteurs de Shakespeare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eve de Dampierre, Anne-Laure Metzger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction et partages : que pensons-nous devoir transmettre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXXVII, SFLGC, pp.13, 2014, Actes et volumes collectifs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la chasse au duel : La dernière Harde de Maurice Genevoix et Le Poids du papillon d'Erri de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romestaing, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux, mondes animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles d'ouvriers... Nouveaux regards sur la condition ouvrière dans quatre romans, français et italiens, contemporains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Engélibert, S. Bikialo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le travail. Fiction et témoignage depuis 1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, Presses Universitaires de Rennes, 2013, La Licorne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venise : une aporie littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apories, paradoxes et auto-contradictions. La littérature et l'impossible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.24, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre mythe et modernité, le Milan de Dino Buzzati »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99, Presses Universitaires de Bordeaux, 2012, Eidôlon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La femme-araignée : figure contemporaine du monstre dans la littérature fantastique »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desblache, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrides et monstres, Transgressions et promesses des cultures contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme aux romans policiers, Régis Messac critique littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Messac et Natacha Vas-Deyres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régis Messac l'écrivain journaliste à re-connaître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EX-NIHILO, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Le temps, on le sait, est irréversible. Et pourtant\ldots” : le temps aux sources du fantastique dans l'øeuvre de Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauric Guillaud, Natacha Vas-Deyres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Imaginaire du Temps dans le fantastique et la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, Presses Universitaires de Bordeaux, 2011, Eîdolon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenza di Buzzati in Francia, all'alba del nuovo millennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrizia Dalla Rosa, Bianca Maria Da Rif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un gigante trascurato?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Fabrizio Serra editore, Pisa - Roma, 2010, Quaderni del Centro Studi Buzzati</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges du surréalisme, le fantastique. Savinio, Landolfi, Béalu, Mandiargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gachet et Alessandro Scarsella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges du surréalisme et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Granviale, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les Ch'tis parlent italien, de quoi perdre le Nord ? Analyse du doublage et de la réception du film en Italie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bel, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le cinéma prend la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Aachen, 2010, Cahiers du Littoral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3819,728 +3854,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Il bue per le corna, e l’uomo per la parola” Dal racconto all’opera teatrale: messa in scena della comunicazione in L’aumento di Dino Buzzati e L’Augmentation di Georges Perec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettera zero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Speciale Buzzati, pp.165-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venise dans l’imaginaire romantique et décadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Britten, Mort à Venise (320), p. 112-119</w:t>
+              <w:t xml:space="preserve">, 2021, Britten, Mort à Venise (320), pp.112-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse comparative de quelques adaptations de Frankenstein en bande dessinée : Guido Crepax (2002) et Denis Deprez (2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Frankensteins intermédiatiques/Intermedial Frankensteins (9), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+              <w:t xml:space="preserve">, 2020, Frankensteins intermédiatiques/Intermedial Frankensteins, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21412/leaves_0903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il famoso adattamento degli Orsi al cinema: dal libro di Buzzati al film di Mattotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Buzzatiani, Rivista a cura del Centro Studi Buzzati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Anno XXV, p. 81-87</w:t>
+              <w:t xml:space="preserve">, 2020, Anno XXV, pp.81-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de fille d’Annie Ernaux, une nouvelle grammaire de l’être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Auto/biographie, polyphonie, plurivocalité, 11, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bianciotti, une vie au fil des langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Auto/biographie, téléscopie, temporalité, 10, p. 117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Percorsi iniziatici sulle terre del fantastico: Il deserto dei tartari di Buzzati, La riva delle Sirti di Gracq, Il castello di Kafka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosaico italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, speciale Buzzati, pp.4--19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enfer d'Eurydice : de quelques subversions du mythe d'Orphée et Eurydice dans la littérature italienne contemporaine (XX-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Métamorphoses des mythes (2/2014), pp.209--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venise, une ville fantastique. Marcel Brion et Dino Buzzati, écrivains de Venise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dino Buzzati (1906-1972) quarante ans après (12), pp.245--258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landolfi, lettore di autori francesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avanguardia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46, pp.73--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4550,650 +4585,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voci femminili a memoria del mondo operaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moderno e Antimoderno. Le avventure di una contrapposizione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Modlet (Società italiana per lo studio della modernità letteraria), Jun 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le monde au prisme de son pays : l’Italie de demain vue par les écrivains d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perdre le monde, recomposer des mondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Littérature et monde (UR Plurielles), Apr 2023, Université Bordeaux-Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famosa invasione degli orsi in Sicilia&amp;quot;. Dal linguaggio letterario di Buzzati al linguaggio filmico di Mattotti: un tributo creativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scienza, arte et letteratura. Lingue, narrazioni, culture che si incrociano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIP (Associazione Internazionale dei Professori d'Italiano), Jun 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions d’intermédialité et de transmédialité – à partir de l’œuvre de Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Littérature et monde (UR Plurielles), May 2021, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bernardi e la Francia : scoperta, pubblicazione e promossione di autori di noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata di Studi Luigi Bernardi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alma Mater Studiorum, Università di Bologna, Jan 2020, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cadeau des dieux, cadeau du diable” : l’imaginaire du vin dans Le Rouge et le Blanc de Jean-Marie Laclavetine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiographie, convivium, nourriture-Frankenstein, vampirisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Observatoire Scientifique de la mémoire écrite, orale et iconographique, Mediapolis.Europa, Jun 2019, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frankenstein de Guido Crepax (2002), dernière œuvre d’un grand maître de la bande dessinée européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bicentenary conference on Mary Shelley’s Frankenstein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Studi Linguistici e Culturali Comparati- Universtà Ca'Foscari, Feb 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaginario della città in alcuni racconti fantastici del Novecento italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vie dell’italiano: mercanti, viaggiatori, migranti, cibernauti (e non solo). Percorsi e incroci tra letteratura, lingua, arte e civiltà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIP (Associazione Internazionale dei Professori d'Italiano), Sep 2018, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme-araignée : figure contemporaine du monstre dans la littérature fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrids, Monsters, Aliens and Other Creatures in 20th and 21st Centuries Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni. pp.205-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5203,150 +5238,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frankensteins intermédiatiques/Intermedial Frankensteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vas-Deyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5356,849 +5391,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Maddalena Valio Tanet, Silvia et les ombres, Robert Laffont</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Valio Tanet, Silvia et les ombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Milena Palminteri, Comme l'oranger amer, HarperCollins France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrone Dazieri, Le fils du magicien, Robert Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Nouvelles des cimes, tome 2 : montées, descentes et courses olympiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Palminteri, Comme l'oranger amer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sandrone Dazieri, Le fils du magicien, Robert Laffont</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Bestiaire d’ici et d’ailleurs, Robert Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Nouvelles des cimes, t. 1, Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Crepax, Valentina, volume 4, Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrone Dazieri, Le mal que font les hommes, Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Crepax, Valentina, volume 3, Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Contes de Noël, Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrone Dazieri, La danse du gorille, Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sandrone Dazieri, La danse du gorille, Robert Laffont</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crepax, Valentina, t. 2, Dargaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dino Buzzati, Contes de Noël, Robert Laffont</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Crepax, Valentina, t.1, Dargaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6345,51 +6380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04239513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vignali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarsella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04275472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zangrandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Maurizio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Giorgio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divari Luigi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruju, Pasquale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazieri Sandrone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsani Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casolo Francesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzantini Margaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pontuale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Rota Fo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17616/R3P19R" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3620&amp;amp;valore=sku&amp;amp;name=Buzzati11_Gachet.JPG&amp;amp;h=850&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638288v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487088v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04239513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vignali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarsella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04275472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zangrandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/result1.php?chiave=3620&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Maurizio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Giorgio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divari Luigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruju, Pasquale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazieri Sandrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsani Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casolo Francesco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzantini Margaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pontuale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Rota Fo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3722&amp;amp;valore=sku&amp;amp;name=Buzzati13_Zangrandi.JPG&amp;amp;h=843&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3620&amp;amp;valore=sku&amp;amp;name=Buzzati11_Gachet.JPG&amp;amp;h=850&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3488&amp;amp;valore=sku&amp;amp;name=Buzzati10_Perale.JPG&amp;amp;h=846&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0903" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>