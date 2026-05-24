--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1159,177 +1159,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Venise - Histoire, Promenades, Anthologie, Dictionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Scarsella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouquins - Laffont, 1184 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Malle de Joseph Conrad (traduction D. Gachet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Pontuale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zeraq, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Pontuale</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02453896v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pays des grenouilles (traduction D. Gachet)</w:t>
               </w:r>
@@ -2256,165 +2256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Quand la Comédie se fait énigme : Le Livre secret de Dante de Francesco Fioretti, entre fiction et interprétation. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante Pop, la Divina Commedia nella letteratura e nella cultura popolare contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vecchiarelli Editore, Roma, p. 77-90., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une forme très particulière de la crise du logement : &amp;quot;Casa tomada&amp;quot; de Julio Cortázar et &amp;quot;I topi&amp;quot; de Dino Buzzati »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de la crise et crise de la figuration dans l’œuvre de Dino Buzzati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’université de Savoie, p. 47-61., 2018, Collection Italica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453800v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«&amp;quot;Mais rien ne se passait, les Anglais restaient une entité abstraite, la mer un désert absolu&amp;quot; : les chroniques de guerre de Buzzati dans l’ombre portée du Désert des Tartares »</w:t>
               </w:r>
@@ -3177,173 +3177,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Venise : une aporie littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apories, paradoxes et auto-contradictions. La littérature et l'impossible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.24, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Filles d'ouvriers... Nouveaux regards sur la condition ouvrière dans quatre romans, français et italiens, contemporains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Engélibert, S. Bikialo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le travail. Fiction et témoignage depuis 1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, Presses Universitaires de Rennes, 2013, La Licorne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632995v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02632996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre mythe et modernité, le Milan de Dino Buzzati »,</w:t>
               </w:r>
@@ -3611,173 +3611,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux marges du surréalisme, le fantastique. Savinio, Landolfi, Béalu, Mandiargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gachet et Alessandro Scarsella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges du surréalisme et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Granviale, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presenza di Buzzati in Francia, all'alba del nuovo millennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrizia Dalla Rosa, Bianca Maria Da Rif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un gigante trascurato?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Fabrizio Serra editore, Pisa - Roma, 2010, Quaderni del Centro Studi Buzzati</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638290v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02638289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les Ch'tis parlent italien, de quoi perdre le Nord ? Analyse du doublage et de la réception du film en Italie.</w:t>
               </w:r>
@@ -4000,174 +4000,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il famoso adattamento degli Orsi al cinema: dal libro di Buzzati al film di Mattotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Buzzatiani, Rivista a cura del Centro Studi Buzzati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Anno XXV, pp.81-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse comparative de quelques adaptations de Frankenstein en bande dessinée : Guido Crepax (2002) et Denis Deprez (2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Frankensteins intermédiatiques/Intermedial Frankensteins, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21412/leaves_0903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21412/leaves_0903⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05486960v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05486975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de fille d’Annie Ernaux, une nouvelle grammaire de l’être</w:t>
               </w:r>
@@ -4354,165 +4354,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Venise, une ville fantastique. Marcel Brion et Dino Buzzati, écrivains de Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dino Buzzati (1906-1972) quarante ans après (12), pp.245--258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Enfer d'Eurydice : de quelques subversions du mythe d'Orphée et Eurydice dans la littérature italienne contemporaine (XX-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Métamorphoses des mythes (2/2014), pp.209--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02632950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landolfi, lettore di autori francesi</w:t>
               </w:r>
@@ -5007,165 +5007,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immaginario della città in alcuni racconti fantastici del Novecento italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vie dell’italiano: mercanti, viaggiatori, migranti, cibernauti (e non solo). Percorsi e incroci tra letteratura, lingua, arte e civiltà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIP (Associazione Internazionale dei Professori d'Italiano), Sep 2018, Sienne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frankenstein de Guido Crepax (2002), dernière œuvre d’un grand maître de la bande dessinée européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bicentenary conference on Mary Shelley’s Frankenstein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Studi Linguistici e Culturali Comparati- Universtà Ca'Foscari, Feb 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487148v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05487143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme-araignée : figure contemporaine du monstre dans la littérature fantastique</w:t>
               </w:r>
@@ -5399,795 +5399,795 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Nouvelles des cimes, t. 1, Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maddalena Valio Tanet, Silvia et les ombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Nouvelles des cimes, tome 2 : montées, descentes et courses olympiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Palminteri, Comme l'oranger amer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrone Dazieri, Le fils du magicien, Robert Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dino Buzzati, Nouvelles des cimes, tome 2 : montées, descentes et courses olympiques</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Bestiaire d’ici et d’ailleurs, Robert Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Crepax, Valentina, volume 4, Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Crepax, Valentina, volume 3, Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrone Dazieri, Le mal que font les hommes, Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crepax, Valentina, volume 2, Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Buzzati, Contes de Noël et autres textes, Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrone Dazieri, La danse du gorille, Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Crepax, Valentina, t.1, Dargaud</w:t>
+                <w:t xml:space="preserve">Guido Crepax, Valentina, volume 1, Dargaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6380,51 +6380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04239513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vignali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarsella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04275472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zangrandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/result1.php?chiave=3620&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Maurizio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Giorgio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divari Luigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruju, Pasquale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazieri Sandrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsani Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casolo Francesco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzantini Margaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pontuale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Rota Fo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3722&amp;amp;valore=sku&amp;amp;name=Buzzati13_Zangrandi.JPG&amp;amp;h=843&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3620&amp;amp;valore=sku&amp;amp;name=Buzzati11_Gachet.JPG&amp;amp;h=850&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3488&amp;amp;valore=sku&amp;amp;name=Buzzati10_Perale.JPG&amp;amp;h=846&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0903" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04239513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vignali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarsella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04275472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zangrandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/result1.php?chiave=3620&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Maurizio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crovato Giorgio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divari Luigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruju, Pasquale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazieri Sandrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsani Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casolo Francesco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzantini Margaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pontuale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Rota Fo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3722&amp;amp;valore=sku&amp;amp;name=Buzzati13_Zangrandi.JPG&amp;amp;h=843&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3620&amp;amp;valore=sku&amp;amp;name=Buzzati11_Gachet.JPG&amp;amp;h=850&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/index.php?dettagliononpdf=1&amp;amp;chiave=3488&amp;amp;valore=sku&amp;amp;name=Buzzati10_Perale.JPG&amp;amp;h=846&amp;amp;w=600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487087v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>