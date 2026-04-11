--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1561,385 +1561,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 41. Space – Innovation in Urban or Rural Spaces</w:t>
+                <w:t xml:space="preserve">Chapter 29. Network – Networks and Development of Innovation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 1: Main Themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley; ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.327-332, 2021, 9781786304568</w:t>
+              <w:t xml:space="preserve">, pp.243-249, 2021, 9781786304568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277775v1</w:t>
+                <w:t xml:space="preserve">hal-03277769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 29. Network – Networks and Development of Innovation Processes</w:t>
+                <w:t xml:space="preserve">Chapter 41. Space – Innovation in Urban or Rural Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 1: Main Themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley; ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-249, 2021, 9781786304568</w:t>
+              <w:t xml:space="preserve">, pp.327-332, 2021, 9781786304568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277769v1</w:t>
+                <w:t xml:space="preserve">hal-03277775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activation de la proximité géographique : l'exemple des selfs dans les lycées</w:t>
+                <w:t xml:space="preserve">Innovation et coopération des entreprises agroalimentaires : le rôle des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation et proximités. Jeux d'acteurs et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Campagnes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quæ, pp.85-96, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educagri Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578230v1</w:t>
+                <w:t xml:space="preserve">hal-02950085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et coopération des entreprises agroalimentaires : le rôle des proximités</w:t>
+                <w:t xml:space="preserve">L'activation de la proximité géographique : l'exemple des selfs dans les lycées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quæ, pp.85-96, 2016, </w:t>
+              <w:t xml:space="preserve">Alimentation et proximités. Jeux d'acteurs et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0085⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 462 p., 2016, Transversales, 979-10-275-0082-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950085v1</w:t>
+                <w:t xml:space="preserve">hal-01578230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
               </w:r>
@@ -2706,375 +2706,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy, industrial ecology and short supply chains</w:t>
+                <w:t xml:space="preserve">Économie circulaire et développement durable : écologie industrielle et circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.138, 2016, 9781848218796</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallaud, Delphine. ISTE Ltd, 5, pp.149, 2016, 978-1-78406-132-6(ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594117v1</w:t>
+                <w:t xml:space="preserve">hal-01595616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie circulaire et développement durable : écologie industrielle et circuits courts</w:t>
+                <w:t xml:space="preserve">Circular economy, industrial ecology and short supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Gallaud, Delphine. ISTE Ltd, 5, pp.149, 2016, 978-1-78406-132-6(ebook)</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138, 2016, 9781848218796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595616v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes nationaux d'innovation : approches théoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, 514p., 2014, Business and Innovation, 978-2-87574-138-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6444-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793492v1</w:t>
+                <w:t xml:space="preserve">hal-01506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes nationaux d'innovation : approches théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, 514 p, 2014, Business and Innovation, 9782-87574-138-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6444-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506295v1</w:t>
+                <w:t xml:space="preserve">hal-02793492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3742,51 +3742,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
+                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
@@ -3804,97 +3804,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR « Les chemins du développement territorial »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746966v1</w:t>
+                <w:t xml:space="preserve">hal-02807122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
+                <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
@@ -3912,73 +3912,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR « Les chemins du développement territorial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807122v1</w:t>
+                <w:t xml:space="preserve">hal-02746966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571334v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rherrad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2009.024908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781461438571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerreference.com/docs/html/chapterdbid/378687.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-3857-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.industrie.gouv.fr/p3e/analyses/innovation/innovation.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=969" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571334v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rherrad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2009.024908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781461438571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerreference.com/docs/html/chapterdbid/378687.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-3857-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.industrie.gouv.fr/p3e/analyses/innovation/innovation.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>