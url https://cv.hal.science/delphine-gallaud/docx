--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2478,51 +2478,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2596,479 +2596,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation responsable pour la revue Innovations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie circulaire et développement durable : écologie industrielle et circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2 (59), 280 p., 2019, Innovations (Paris), ISSN 1267-4982, 978-2-8073-9279-3</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallaud, Delphine. ISTE Ltd, 5, pp.149, 2016, 978-1-78406-132-6(ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558613v1</w:t>
+                <w:t xml:space="preserve">hal-01595616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie circulaire et développement durable : écologie industrielle et circuits courts</w:t>
+                <w:t xml:space="preserve">Circular economy, industrial ecology and short supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Gallaud, Delphine. ISTE Ltd, 5, pp.149, 2016, 978-1-78406-132-6(ebook)</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138, 2016, 9781848218796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595616v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy, industrial ecology and short supply chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, 514p., 2014, Business and Innovation, 978-2-87574-138-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Ltd</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6444-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594117v1</w:t>
+                <w:t xml:space="preserve">hal-01506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes nationaux d'innovation : approches théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, 514 p, 2014, Business and Innovation, 9782-87574-138-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3078,612 +2968,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle transition dans le système alimentaire en Bourgogne Franche-Comté ? : Approvisionnement de la restauration collective par les circuits de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2025 -Économie, management et ingénierie de l'innovation : trajectoires et perspectives des innovations systémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France. pp.64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques renforcent elles la proximité subie dans l'organisation de l'approvisionnement de la restauration collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54 eme colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does collective catering activate geographical proximity ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). Lisbonne, BEL., Aug 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes de reflexion pour une analyse dynamique des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées internationales de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique de l'Université de Tours (Polytech Tours). Tours, FRA., May 2015, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’activation de la proximité géographique pour les selfs des lycées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées internationales de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique de l'Université de Tours (Polytech Tours). Tours, FRA., May 2015, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition alimentaire et (re)mise en place de circuits d’approvisionnement de proximité : quelle articulation des proximités ? L’Approvisionnement de la restauration collective scolaire en produits locaux et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque says La pensée économique des révolutions industrielles : Innovation entrepreneuriat et cycle court »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, boulogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition alimentaire et (re)mise en place de circuits d’approvisionnement de proximité : quelle articulation des proximités ? Quelles logiques de proximité dans l'approvisionnement de la restauration collective scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque Say "la pensée économique des révolutions industrielles, Innovation entrepreneurait et cycles longs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). FRA., Aug 2014, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acteur public dans les théories de la MLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été 2013. Les politiques publiques d'innovation et de recherche au défi d'une transition durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération pour innover des entreprises agroalimentaires : Quel rôle de la proximité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3712,81 +3602,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CESAER "Espaces ruraux et périurbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie et de Sociologie Rurales Appliquées à l'Agriculture et aux Espaces Ruraux (1041)., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
+                <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
@@ -3804,97 +3694,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR « Les chemins du développement territorial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807122v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
+                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
@@ -3912,89 +3802,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR « Les chemins du développement territorial »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746966v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4036,73 +3926,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Conferenza scientifica annuale AISRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Scienze Regionali (AISRe). ITA.; Association de Science Régionale de Langue Française (ASRDLF). FRA., Sep 2010, Aoste, Italie. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4144,73 +4034,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, proximité et innovation dans les entreprises : quels indicateurs territorialisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4252,73 +4142,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées de la proximité : Dynamiques de proximité : le temps des débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA., Oct 2009, Poitiers, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical proximity and the circulation of knowledge through inter-firm cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4334,51 +4224,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. European Regional Science Association Congress (ERSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4388,137 +4278,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can cooperation reduce the environmental impact of Local Food Supply Chains ? : An interdisciplinary research between social and environmental sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Africa Maagoum Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4528,199 +4418,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités géographiques et organisées et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Lille, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03277784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation responsable pour la revue Innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2 (59), 280 p., 2019, Innovations (Paris), ISSN 1267-4982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires mondiaux: ultimes défis face au réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4867,51 +4890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571334v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rherrad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2009.024908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781461438571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerreference.com/docs/html/chapterdbid/378687.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-3857-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.industrie.gouv.fr/p3e/analyses/innovation/innovation.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571334v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rherrad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2009.024908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781461438571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerreference.com/docs/html/chapterdbid/378687.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/book/978-1-4614-3857-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.industrie.gouv.fr/p3e/analyses/innovation/innovation.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=969" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>