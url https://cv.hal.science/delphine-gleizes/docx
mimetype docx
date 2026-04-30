--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -156,5940 +156,6617 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Merveilles électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-487500-03-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s4x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hohnsbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne université presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime, 2024, Histoire de l'imprimés références, Hélène Védrine; Adeline Wrona, 979-10-231-0800-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines à voir. Pour une histoire du regard instrumenté (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Littérature et idéologie, ISBN-13 : 978-2-7297-0916-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Récamier dans les arts et la littérature. La fabrique des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarga Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, pp.252, 2011, 978 2 7056 8161 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00866783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'œuvre de Victor Hugo à l'écran. Des rayons et des ombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval, 306 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œil de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions des Cendres; Musée d'Orsay, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo, L'Homme qui rit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Roman; Delphine Gleizes. Livre de poche, 2002, L'Homme qui rit, 9782253160823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions illustrées des Orientales au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maisonneuve et Larose, 2002, Victor Hugo et l'Orient, Franck Laurent</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965888v1</w:t>
-              </w:r>
-[...191 lines deleted...]
-                <w:t xml:space="preserve">halshs-01965890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demanze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">355, 2024, Revue des sciences humaines</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 355, 2024, Revue des sciences humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo : l’irradiation du Beau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Croquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue des sciences humaines, 355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de la réception par l’image : le cas de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12t4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Victor Hugo dessinateur&amp;quot; : La critique de Gautier et sa postérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 45, p. 159-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Image d’anticipation et construction de la temporalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21-1 ("Les Temps de l'anticipation", Claire Barel-Moisan et de Matthieu Letourneux dir.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et s’il n’en reste qu’un'… Le mépris comme arme de combat chez Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’épistémocritique à la lumière des études visuelles : enjeux et perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Epistémocritique, 1 (183), pp.78-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.183.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Ceci n’est point un titre inventé à plaisir…’. Humbugs, canards et anticipation scientifique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’Anticipation dans les discours médiatiques et sociaux, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.6715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En marchant en écrivant. L’inscription du corps en mouvement dans la pratique graphique de Victor Hugo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Victor Hugo, 45, pp.83-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.2915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chacun ne peut donner que la réalité qu’il a&amp;quot;. La question du réalisme dans les adaptations françaises des &amp;lt;i&amp;gt;Misérables&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le réalisme français du XIXe siècle et sa transposition à l’écran, 5, pp.87-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06410-7.p.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un astronome dans le débat public : Jérôme de Lalande, de l'expertise à la polémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.24-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot; Tout est optique. Ou jeu d'optique &amp;quot;. Machines à images et morale de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prose et poésie au cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 194-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Manifestations populaires : La représentation du peuple chez Marcel Bluwal et William Dieterle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 173-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’œuvre originale à son adaptation cinématographique : une pluralité de discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 17-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Archétypes et stéréotypes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'œuvre de Victor Hugo à ses adaptations : une histoire de filiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 51-4 (4), pp.39-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.514.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la cave pénale. De quelques représentations carcérales dans l'œuvre de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 126 (4), pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.126.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 173-182</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Copier c’est vivre”. Des valeurs de l’œuvre d’art dans le roman balzacien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Balzac et l’image (n° 5), p. 151-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vanités. Codes picturaux et signes textuels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 118, p. 75-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colomb dans la littérature française du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Francesco De Nicola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cristoforo Colombo in Letteratura, Atti del Convegno internazionale del Centro Studi Colombiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Ferrari editore, pp.15-30, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Barel-Moisan; Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merveilles électriques. Littérature, culture visuelle et vulgarisation (1740-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-46, 2026, 978-2-487500-03-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s4x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Caraion; Sophie-Valentine Borloz; Judith Lyon-Caen, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire les choses. Littérature et culture matérielle, 1830-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.711-712, 2025, 979-10-267-1335-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléphonoscope/Télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Caraion; Sophie-Valentine Borloz; Judith Lyon-Caen, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire les choses. Littérature et culture matérielle, 1830-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.709-710, 2025, 979-10-267-1335-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machines à voir, machines écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Caraion; Sophie-Valentine Borloz; Judith Lyon-Caen, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire les choses. Littérature et culture matérielle, 1830-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.689-708, 2025, 979-10-267-1335-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genres littéraires et imaginaire des arts au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Massol; Véronique Cnokaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Imaginaire des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, La Licorne, p. 207-226, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04742521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« MISERIA de Victor Hugo. Le frontispice entre allégorie et &amp;quot;chose vue&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes et Axel Hohnsbein dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visages de l’objet imprimé. Frontispices au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 302-306, 2024, 979-10-231-0800-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Raconter par l’image. Le frontispice et ses récits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes et Axel Hohnsbein dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visages de l’objet imprimé. Frontispices au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 213-236, 2024, 979-10-231-0800-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;La vue à vol d’oiseau de l’homme&amp;quot; : usages génétiques de la carte et mise en récit dans 'Les Travailleurs de la mer' de Victor Hugo (1866) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liouba Bischoff; Raphaël Luis; Julien Nègre dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire avec les cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémocritique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hohnsbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gleizes; Axel Hohnsbein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne université presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime, 2024, Histoire de l'imprimés références, 979-10-231-0800-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, PUR, La Licorne, p. 207-226, 2024</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;À toi, peintre, le monde ! À toi, poète, l’âme !&amp;quot; Victor Hugo critique d’art ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Bayle; Philippe Kaenel; Serge Linarès dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Critique d’art des poètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Kimé, p. 55-70, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 302-306, 2024, 979-10-231-0800-2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04742466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Souvenir-Panorama : machines à voir et mémoire de soi au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Barre; Delphine Gleizes; Olivier Leplatre; Philippe Maupeu dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit en images de soi – Dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textimage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 213-236, 2024, 979-10-231-0800-2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’un Orient l’autre. Variations sur les dessins de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Audinet; Dadan Li dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans l’intimité d’un génie, catalogue de l’exposition Victor Hugo, Pearl Art Museum, Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 88-92 et p. 93-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Écrire avec les cartes</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lire avec des images: Le rôle de l’illustration dans la construction d’une identité du roman d’anticipation (1860-1890) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Montréal, coll. « Cavales », p. 233-257, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04742492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Images du futur, image au futur. L’expression du conjectural dans la presse de vulgarisation scientifique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Caraion; Barbara Semelci Castioni dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, image, périodicité, XVIIIe- XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Littérature, image, périodicité, XVIIIe-XIXe siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scribe au cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bara; Jean-Claude Yon dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugène Scribe, un maître de la scène théâtrale et lyrique au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 249-263, 2016, 978-2-7535-5036-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, éditions Kimé, p. 55-70, 2022</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imager/ imaginer l’Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Orientales de Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-133, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Récit en images de soi – Dispositifs</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adapting Les Misérables for the Screen : Transatlantic Debates and Rivalries »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bradley Stephens; Kathryn Grossman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Misérables and Its Afterlives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing Ltd, pp.129-142, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des personnages dans Quatrevingt-Treize. Types, postures, imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Laurent; Caroline Julliot dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la journée d’études Quatrevingt-Treize</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, Journée d'étude Quatrevingt-Treize de Victor Hugo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Tout prend aujourd’hui la forme de l’histoire’. La littérature sur les traces du passé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephen Bann; Stéphane Paccoud; Musée des Beaux-Arts de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invention du passé. Histoires de cœur et d’épée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.34-41, 2014, 978-2-7541-0760-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le shah, le général et le panoramiste. Une fable de l’Exposition Universelle de 1889 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Opiela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires comparatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Varsovie, pp.187-198, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo de pose : atitudes e personagens em Os Miseraveis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Junia Barreto dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Disseminações</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brésil, Editora Horizonte, pp.77-93, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse précinématographique, symptôme des mutations du fait littéraire au XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Nacache ; Jean-Loup Bourget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinématismes. La littérature au prisme du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.205-224, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Récamier au filtre du roman : Anecdotes biographiques et modèles fictionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes; Sarga Moussa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juliette Récamier dans les arts et la littérature. La fabrique des représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.83-100, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elle&amp;quot; ou une question de distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes; Sarga Moussa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juliette Récamier dans les arts et la littérature. La fabrique des représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.7-14, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas Hugo : genèse et diffusion de l'oeuvre, entre désir de contrôle et volonté de déprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Neefs; Takayuki Kamada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et alii, génétiques croisées. Histoires d'éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1-10, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00866799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de la prise de notes dans les dossiers préparatoires de Bouvard et Pécuchet: le cas du dossier &amp;quot;Socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.97-104, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraternités d'élection et occultations narratives dans l'œuvre romanesque de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Bernard; Chantal Massol; Jean-Marie Roulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adelphiques. Sœurs et frères dans la littérature française du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.69-86, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte romanesque au XIXe siècle à l'épreuve de l'image : jalons et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José-Manuel Losada Goya. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses du roman français. Avatars d’un genre dévorateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.174-195, 2010, La République des Lettres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une année de critique théâtrale au Mousquetaire (novembre 1853-novembre 1854)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Durand ; Sarah Mombert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre presse et littérature. Le Mousquetaire, journal de M. Alexandre Dumas (1853-1857)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-131, 2009, 979-10-365-1668-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Littérature, image, périodicité, XVIIIe-XIXe siècles</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La flamme et la braise : présence du corps dans Ruy Blas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-207, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Montréal, coll. « Cavales », p. 233-257, 2019</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’adaptation cinématographique : un événement littéraire à retardement ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Saminadayar-Perrin dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un événement littéraire au XIXe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-315, 2008, 978-2-86272-479-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 88-92 et p. 93-100, 2019</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Bohémiens dans les adaptations de Notre-Dame de Paris. Entre exploitation de l’altérité exotique et constitution du discours politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarga Moussa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mythe des Bohémiens dans la littérature et les arts en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.271-291, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, p. 249-263, 2016</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du texte au dessin : l’écriture satirique hugolienne et ses implications graphiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Duval, Jean-Pierre Saïdah dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mauvais genre. La satire littéraire moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 229-242, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-133, 2016</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;L’avez-vous vu ? qui est-ce qui l’a vu ?&amp;quot;, Les éditions illustrées de Han d’Islande au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Millet; Florence Naugrette; Agnès Spiquel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choses vues à travers Hugo, hommage à Guy Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-353, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate Publishing Ltd, pp.129-142, 2015</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Allégorie et symbole dans les dessins de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Linarès dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la plume au pinceau, écrivains, dessinateurs et peintres depuis le romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p. 63-90, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2015, Journée d'étude Quatrevingt-Treize de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La poésie hugolienne avant l’exil et ses éditions illustrées au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludmila Charles-Wurtz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. L’Écriture poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Série Victor Hugo, Minard-Lettres modernes, p. 189-220, 2006, 978-2-256-91114-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.34-41, 2014, 978-2-7541-0760-0</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectacle du pilori : édification, conversion du peuple ? Worsley / Dieterle / Delannoy », en collaboration avec Olivier Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de Victor Hugo à l’écran. Des rayons et des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 151-170, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Varsovie, pp.187-198, 2014</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 'Les Travailleurs de la mer' d’André Antoine ou la dynamique du réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de Victor Hugo à l’écran. Des rayons et des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 217-233, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.205-224, 2012</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hugo et la poésie populaire. De l’éloge de la résignation à l’exaltation de la révolte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Millot; Nathalie Vincent-Munnia; Marie-Claude Schapira; Michèle Fontana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie populaire en France au XIXe siècle. Théories, pratiques et réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Du Lérot, pp.417-424, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brésil, Editora Horizonte, pp.77-93, 2012</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de Victor Hugo à l’écran. Des rayons et des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 1-13, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.83-100, 2011</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’influence du modèle prosodique hugolien sur la poésie ouvrière de la monarchie de Juillet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Millot; Nathalie Vincent-Munnia; Marie-Claude Schapira; Michèle Fontana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie populaire en France au XIXe siècle. Théories, pratiques et réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Du Lérot, pp.208-214, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.7-14, 2011</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Images et construction du romanesque chez Victor Hugo : &amp;quot;Ce qu'enseignent les enseignes&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Spiquel dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo et le romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minard, Lettres Modernes, p. 31-45, 2005, Études romanesques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.1-10, 2011</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langues et signes dans 'Consuelo' et 'La Comtesse de Rudolstadt' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Planté et Michèle Hecquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de 'Consuelo' de George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 299-314, 2004, 978-2-7297-0748-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.97-104, 2010</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traces et empreintes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Rosa, Pierre Georgel, Delphine Gleizes, Stéphane Guégan, Ségolène Le Men, Nicole Savy dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œil de Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Des Cendres/ Musée d’Orsay, p. 243-259, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Kimé, pp.69-86, 2010</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse en archipel. La création à l’œuvre dans 'Les Travailleurs de la mer' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans Peter Lund dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre de Victor Hugo, entre fragments et œuvre totale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 55, Museum Tusculanum Press, University of Copenhagen, coll. « Études romanes », p. 31-55, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.174-195, 2010, La République des Lettres</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Victor Hugo et le problème des restaurations en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Recht. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo et le débat patrimonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy/INP, p. 23-43, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, Droz, pp.107-131, 2009</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 'Histoire d’un crime' ou la représentation en question. Texte et édition illustrée, 1877-1879 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Millet dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo et la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Maisonneuve et Larose, p. 179-205, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 229-242, 2008</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse des formes. Textes et dessins autour des 'Travailleurs de la mer' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Hiddleston dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo romancier de l’abîme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legenda, p. 95-118, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Saint-Étienne, pp.301-315, 2008</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’acte et la parole. Les stratégies de Victor Hugo contre la peine de mort »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Picon; Isabel Violante. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo contre la peine de mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Textuel, pp.15-41, 2001, 2-84597-041-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.271-291, 2008</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Victor Hugo en 1848 : la légitimité du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Millot et Corinne Saminadayar-Perrin dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1848. Une révolution du discours 1848</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Cahiers intempestifs, coll. « Lieux littéraires », p. 147-169, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-207, 2008</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’encre marine. Subversions du paysage classique dans 'Les Travailleurs de la mer' de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature et les arts figurés de l’Antiquité à nos jours, Actes du XIVe Congrès de l’Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, p. 671-680, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-353, 2007</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paquette la Chantefleurie, Marie-Madeleine de la déréliction ? La représentation des Vanités dans 'Notre-Dame de Paris' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Madeleine, figure mythique dans la littérature et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p. 241-255, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p. 63-90, 2007</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tailleurs pour dames. Ex-voto et images du corps féminin dans la revue Documents (1929-1930) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Clément et Anne Larue dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Femme coupée en morceaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la licorne, Université de Poitiers, p. 105-115, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Série Victor Hugo, Minard-Lettres modernes, p. 189-220, 2006, 978-2-256-91114-9</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Imprudence de faire des questions à un livre&amp;quot;. Quelques personnages de lecteur dans les romans de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Jouve dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lecture Littéraire. Le Lecteur dans l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 2, p. 55-66, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Du Lérot, pp.417-424, 2005</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mirabeau : parole et révolution (Hugo, Lamartine, Michelet) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture/Parole/Discours : Littérature et rhétorique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Cahiers intempestifs, coll. « Lieux littéraires », p. 53-62, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...1309 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6099,1802 +6776,1802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines à voir au XIXe siècle : inventions techniques et variations métaphoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Dispositifs » Université de Lausanne (Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Tortajada, Carine Bernasconi, Noé Magetti et Isabel Krek dir., Mar 2024, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04955587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Visualiser l’espace insulaire : du carnet d’excursion au roman hugolien, avec le projet Carto-Hugo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualiser les récits de voyage à l’ère du numérique : approche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alice Dancerelle-Bourlon, Rebecca Legrand, Matthieu Marchal et Karolina Suchecka dir., May 2024, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04955619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écrire par le dessin. Pour une typologie des pratiques. Le cas de Victor Hugo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Images et textes en humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellen Delvallée et Anne Garcia-Fernandez dir., Jun 2024, Grenoble Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04955599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des frontispices au XIXe siècle. Voir le texte, construire la lecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Rencontres de l’axe 1 - Approches de la médialité : texte, page, support"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Gleizes dir., Jun 2024, Grenoble Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04955600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Carto-Hugo : lieux, textes et encodage TEI »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greslou Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Rencontres de l’axe 1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Gleizes dir., Mar 2023, Grenoble Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cartographies hugoliennes : le cas des 'Travailleurs de la mer'. Présentation du projet Carto-Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Hugo, Université Paris 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Millet dir., May 2023, Paris Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le continu et le contigu : quelques feuillets d’un carnet de notes et de dessins de Victor Hugo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Rencontres de l’axe 1 Corpus hétérogènes et "œuvres composites""</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Gleizes dir., Jun 2023, Grenoble Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04955601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Claude Millet dir., May 2023, Paris Université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’enfance en frontispice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Fablije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Mas et Amélie Calderone dir., Apr 2022, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Visages de l’objet imprimé. Les frontispices au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hohnsbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Littératures et arts, XIXe-XXe siècles, UMR IHRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Al-Matary et Stéphane Zékian dir., Jun 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éléments pour une archéologie de l’écran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Scène, écran, projection », Université catholique de Louvain-la-Neuve (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Fevry, Philippe Marion et Pierre Piret dir., Feb 2020, Louvain-la-Neuve (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/2 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fudan University, Oct 2019, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/3 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanjing University of the Arts, Oct 2019, Nanjing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/1 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, China Academy of Arts, Oct 2019, Hangzhou, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/5 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shanghai University, Nov 2019, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soochow University, Oct 2019, Suzhou, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Machines à voir, machines à raconter : dispositifs optiques et narrativité&amp;quot;, conférence plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oeil du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Études romantiques et dix-neuviémistes SERD, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer l’anticipation : essai de description matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’anticipation au prisme des Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Barel-Moisan; Emilie Pézard, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Machines à voir” : histoire des inventions et fantaisies optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Greslou Elisabeth</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20e Rendez-vous de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire avec des images : le rôle de l’illustration dans la construction d’une identité du roman d’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir et rêver l’invisible : les rayons X dans la presse et la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Gleizes dir., Mar 2023, Grenoble Université, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hohnsbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition "Rayons X. Une autre image de la Grande Guerre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Mas et Amélie Calderone dir., Apr 2022, Lyon (ENS Lyon), France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Édition Nationale, premier monument posthume ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter Victor Hugo. La légende d’un siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Gleizes; Cyril Devès, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la création à la réception. Le rôle de l'image dans les romans de Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" De la création à la réception. Le rôle de l'image dans les romans de Hugo "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brasilia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du poétique dans les dessins de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Al-Matary et Stéphane Zékian dir., Jun 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers en images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serge Linarès; Robert Kahn; Christophe Martin, Oct 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Fevry, Philippe Marion et Pierre Piret dir., Feb 2020, Louvain-la-Neuve (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution politique de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire filmé: "Victor Hugo et les États-Unis d'Europe", projet CULTURA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...1004 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7904,2422 +8581,2422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluwal (Marcel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine (André)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetzel illustré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittoresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piranèse (Giovanni Battista Piranesi dit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daumier (Honoré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dürer (Albrecht)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méaulle (Fortuné)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goya y Lucientes (Francisco de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callot (Jacques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rembrandt (Rembrandt Harmenszoon Van Rijn dit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doré (Gustave)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill (André)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanteuil (Célestin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capellani (Albert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phidias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04749424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodin (Auguste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadar (Félix Tournachon dit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vierge (Daniel Urrabieta dit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04749419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo illustré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04749416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannot (Tony)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleur locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04749370v1</w:t>
-              </w:r>
-[...1896 lines deleted...]
-                <w:t xml:space="preserve">halshs-04749368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10387,51 +11064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A1C8B8E"/>
+    <w:nsid w:val="9A1874AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10618,51 +11295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-gleizes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-0603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035601795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Savy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4v" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.183.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6715" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06410-7.p.0087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.514.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.126.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/ecrire-avec-les-cartes/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com/conferencier/10_recit_en_images_dispositifs/gleizes1.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956064v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14626-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749402v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749361v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749374v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749400v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-gleizes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-0603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035601795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Savy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4v" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.183.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6715" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06410-7.p.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.514.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.126.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/marta-caraion-sophie-valentine-borloz-judith-lyon-caen-dir/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/ecrire-avec-les-cartes/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com/conferencier/10_recit_en_images_dispositifs/gleizes1.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78197" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/5397" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puse/2893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/6654" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965893v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14626-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>