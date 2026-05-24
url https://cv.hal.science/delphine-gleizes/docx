--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -579,220 +579,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo, L'Homme qui rit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Roman; Delphine Gleizes. Livre de poche, 2002, L'Homme qui rit, 9782253160823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Œil de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions des Cendres; Musée d'Orsay, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Georgel</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04750747v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01965890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions illustrées des Orientales au XIXe siècle</w:t>
               </w:r>
@@ -832,1629 +832,1880 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature d’anticipation au prisme des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°140, 154 p., 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 355, 2024, Revue des sciences humaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Demanze</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 355, 2024, Revue des sciences humaines</w:t>
+                <w:t xml:space="preserve">hal-04770505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo : l’irradiation du Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Croquant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anticipation en images : illustration, stratégies éditoriales et généricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°140, p.39 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1125176ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La littérature d’anticipation au prisme des humanités numériques (n° 140), p. 5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1125174ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demanze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Revue des sciences humaines, 355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de la réception par l’image : le cas de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12t4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Victor Hugo dessinateur&amp;quot; : La critique de Gautier et sa postérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 45, p. 159-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Image d’anticipation et construction de la temporalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21-1 ("Les Temps de l'anticipation", Claire Barel-Moisan et de Matthieu Letourneux dir.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et s’il n’en reste qu’un'… Le mépris comme arme de combat chez Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’épistémocritique à la lumière des études visuelles : enjeux et perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Epistémocritique, 1 (183), pp.78-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.183.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Ceci n’est point un titre inventé à plaisir…’. Humbugs, canards et anticipation scientifique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’Anticipation dans les discours médiatiques et sociaux, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.6715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En marchant en écrivant. L’inscription du corps en mouvement dans la pratique graphique de Victor Hugo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Victor Hugo, 45, pp.83-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.2915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chacun ne peut donner que la réalité qu’il a&amp;quot;. La question du réalisme dans les adaptations françaises des &amp;lt;i&amp;gt;Misérables&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le réalisme français du XIXe siècle et sa transposition à l’écran, 5, pp.87-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06410-7.p.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un astronome dans le débat public : Jérôme de Lalande, de l'expertise à la polémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.24-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot; Tout est optique. Ou jeu d'optique &amp;quot;. Machines à images et morale de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prose et poésie au cinéma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Manifestations populaires : La représentation du peuple chez Marcel Bluwal et William Dieterle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Archétypes et stéréotypes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 79-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’œuvre originale à son adaptation cinématographique : une pluralité de discours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, p. 17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'œuvre de Victor Hugo à ses adaptations : une histoire de filiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 51-4 (4), pp.39-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.514.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.514.0039⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la cave pénale. De quelques représentations carcérales dans l'œuvre de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 126 (4), pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.126.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les paradoxes de la cave pénale. De quelques représentations carcérales dans l'œuvre de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Copier c’est vivre”. Des valeurs de l’œuvre d’art dans le roman balzacien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Balzac et l’image (n° 5), p. 151-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vanités. Codes picturaux et signes textuels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n° 126 (4), pp.17-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 118, p. 75-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2464,124 +2715,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colomb dans la littérature française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a cura di Francesco De Nicola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristoforo Colombo in Letteratura, Atti del Convegno internazionale del Centro Studi Colombiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Ferrari editore, pp.15-30, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05583528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2591,668 +2842,668 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Barel-Moisan; Delphine Gleizes dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merveilles électriques. Littérature, culture visuelle et vulgarisation (1740-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LISAA éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-46, 2026, 978-2-487500-03-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15s4x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Caraion; Sophie-Valentine Borloz; Judith Lyon-Caen, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire les choses. Littérature et culture matérielle, 1830-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.711-712, 2025, 979-10-267-1335-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléphonoscope/Télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Caraion; Sophie-Valentine Borloz; Judith Lyon-Caen, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire les choses. Littérature et culture matérielle, 1830-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.709-710, 2025, 979-10-267-1335-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines à voir, machines écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Caraion; Sophie-Valentine Borloz; Judith Lyon-Caen, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire les choses. Littérature et culture matérielle, 1830-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.689-708, 2025, 979-10-267-1335-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genres littéraires et imaginaire des arts au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Massol; Véronique Cnokaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Imaginaire des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, La Licorne, p. 207-226, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« MISERIA de Victor Hugo. Le frontispice entre allégorie et &amp;quot;chose vue&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gleizes et Axel Hohnsbein dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visages de l’objet imprimé. Frontispices au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, p. 302-306, 2024, 979-10-231-0800-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Raconter par l’image. Le frontispice et ses récits »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gleizes et Axel Hohnsbein dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visages de l’objet imprimé. Frontispices au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, p. 213-236, 2024, 979-10-231-0800-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;La vue à vol d’oiseau de l’homme&amp;quot; : usages génétiques de la carte et mise en récit dans 'Les Travailleurs de la mer' de Victor Hugo (1866) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liouba Bischoff; Raphaël Luis; Julien Nègre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire avec les cartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémocritique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3285,3488 +3536,3488 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne université presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime, 2024, Histoire de l'imprimés références, 979-10-231-0800-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;À toi, peintre, le monde ! À toi, poète, l’âme !&amp;quot; Victor Hugo critique d’art ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Bayle; Philippe Kaenel; Serge Linarès dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Critique d’art des poètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Kimé, p. 55-70, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Souvenir-Panorama : machines à voir et mémoire de soi au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Barre; Delphine Gleizes; Olivier Leplatre; Philippe Maupeu dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit en images de soi – Dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textimage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’un Orient l’autre. Variations sur les dessins de Victor Hugo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Audinet; Dadan Li dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans l’intimité d’un génie, catalogue de l’exposition Victor Hugo, Pearl Art Museum, Shanghai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 88-92 et p. 93-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Images du futur, image au futur. L’expression du conjectural dans la presse de vulgarisation scientifique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Caraion; Barbara Semelci Castioni dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, image, périodicité, XVIIIe- XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Littérature, image, périodicité, XVIIIe-XIXe siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lire avec des images: Le rôle de l’illustration dans la construction d’une identité du roman d’anticipation (1860-1890) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université de Montréal, coll. « Cavales », p. 233-257, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Littérature, image, périodicité, XVIIIe-XIXe siècles</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scribe au cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bara; Jean-Claude Yon dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugène Scribe, un maître de la scène théâtrale et lyrique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 249-263, 2016, 978-2-7535-5036-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Eugène Scribe, un maître de la scène théâtrale et lyrique au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imager/ imaginer l’Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Orientales de Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-133, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adapting Les Misérables for the Screen : Transatlantic Debates and Rivalries »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bradley Stephens; Kathryn Grossman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Misérables and Its Afterlives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing Ltd, pp.129-142, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des personnages dans Quatrevingt-Treize. Types, postures, imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Laurent; Caroline Julliot dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la journée d’études Quatrevingt-Treize</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, Journée d'étude Quatrevingt-Treize de Victor Hugo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Tout prend aujourd’hui la forme de l’histoire’. La littérature sur les traces du passé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephen Bann; Stéphane Paccoud; Musée des Beaux-Arts de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invention du passé. Histoires de cœur et d’épée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.34-41, 2014, 978-2-7541-0760-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le shah, le général et le panoramiste. Une fable de l’Exposition Universelle de 1889 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Opiela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires comparatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Varsovie, pp.187-198, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse précinématographique, symptôme des mutations du fait littéraire au XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Nacache ; Jean-Loup Bourget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinématismes. La littérature au prisme du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.205-224, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo de pose : atitudes e personagens em Os Miseraveis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Junia Barreto dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Disseminações</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brésil, Editora Horizonte, pp.77-93, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elle&amp;quot; ou une question de distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes; Sarga Moussa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juliette Récamier dans les arts et la littérature. La fabrique des représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.7-14, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Récamier au filtre du roman : Anecdotes biographiques et modèles fictionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes; Sarga Moussa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juliette Récamier dans les arts et la littérature. La fabrique des représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.83-100, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas Hugo : genèse et diffusion de l'oeuvre, entre désir de contrôle et volonté de déprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Neefs; Takayuki Kamada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et alii, génétiques croisées. Histoires d'éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1-10, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00866799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de la prise de notes dans les dossiers préparatoires de Bouvard et Pécuchet: le cas du dossier &amp;quot;Socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.97-104, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraternités d'élection et occultations narratives dans l'œuvre romanesque de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Bernard; Chantal Massol; Jean-Marie Roulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adelphiques. Sœurs et frères dans la littérature française du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.69-86, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte romanesque au XIXe siècle à l'épreuve de l'image : jalons et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José-Manuel Losada Goya. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses du roman français. Avatars d’un genre dévorateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.174-195, 2010, La République des Lettres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une année de critique théâtrale au Mousquetaire (novembre 1853-novembre 1854)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Durand ; Sarah Mombert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre presse et littérature. Le Mousquetaire, journal de M. Alexandre Dumas (1853-1857)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 249-263, 2016, 978-2-7535-5036-0</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-131, 2009, 979-10-365-1668-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-133, 2016</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La flamme et la braise : présence du corps dans Ruy Blas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-207, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate Publishing Ltd, pp.129-142, 2015</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’adaptation cinématographique : un événement littéraire à retardement ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Saminadayar-Perrin dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un événement littéraire au XIXe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-315, 2008, 978-2-86272-479-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2015, Journée d'étude Quatrevingt-Treize de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Bohémiens dans les adaptations de Notre-Dame de Paris. Entre exploitation de l’altérité exotique et constitution du discours politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarga Moussa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mythe des Bohémiens dans la littérature et les arts en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.271-291, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.34-41, 2014, 978-2-7541-0760-0</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du texte au dessin : l’écriture satirique hugolienne et ses implications graphiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Duval, Jean-Pierre Saïdah dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mauvais genre. La satire littéraire moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 229-242, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Varsovie, pp.187-198, 2014</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;L’avez-vous vu ? qui est-ce qui l’a vu ?&amp;quot;, Les éditions illustrées de Han d’Islande au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Millet; Florence Naugrette; Agnès Spiquel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choses vues à travers Hugo, hommage à Guy Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-353, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brésil, Editora Horizonte, pp.77-93, 2012</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Allégorie et symbole dans les dessins de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Linarès dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la plume au pinceau, écrivains, dessinateurs et peintres depuis le romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p. 63-90, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.205-224, 2012</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La poésie hugolienne avant l’exil et ses éditions illustrées au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludmila Charles-Wurtz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. L’Écriture poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Série Victor Hugo, Minard-Lettres modernes, p. 189-220, 2006, 978-2-256-91114-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.83-100, 2011</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hugo et la poésie populaire. De l’éloge de la résignation à l’exaltation de la révolte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Millot; Nathalie Vincent-Munnia; Marie-Claude Schapira; Michèle Fontana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie populaire en France au XIXe siècle. Théories, pratiques et réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Du Lérot, pp.417-424, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.7-14, 2011</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 'Les Travailleurs de la mer' d’André Antoine ou la dynamique du réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de Victor Hugo à l’écran. Des rayons et des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 217-233, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.1-10, 2011</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectacle du pilori : édification, conversion du peuple ? Worsley / Dieterle / Delannoy », en collaboration avec Olivier Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de Victor Hugo à l’écran. Des rayons et des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 151-170, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.97-104, 2010</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’influence du modèle prosodique hugolien sur la poésie ouvrière de la monarchie de Juillet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Millot; Nathalie Vincent-Munnia; Marie-Claude Schapira; Michèle Fontana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie populaire en France au XIXe siècle. Théories, pratiques et réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Du Lérot, pp.208-214, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Kimé, pp.69-86, 2010</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de Victor Hugo à l’écran. Des rayons et des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 1-13, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.174-195, 2010, La République des Lettres</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Images et construction du romanesque chez Victor Hugo : &amp;quot;Ce qu'enseignent les enseignes&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Spiquel dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo et le romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minard, Lettres Modernes, p. 31-45, 2005, Études romanesques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Entre presse et littérature. Le Mousquetaire, journal de M. Alexandre Dumas (1853-1857)</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langues et signes dans 'Consuelo' et 'La Comtesse de Rudolstadt' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Planté et Michèle Hecquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de 'Consuelo' de George Sand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-131, 2009, 979-10-365-1668-9</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 299-314, 2004, 978-2-7297-0748-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-207, 2008</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traces et empreintes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Rosa, Pierre Georgel, Delphine Gleizes, Stéphane Guégan, Ségolène Le Men, Nicole Savy dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œil de Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Des Cendres/ Musée d’Orsay, p. 243-259, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.301-315, 2008, 978-2-86272-479-9</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse en archipel. La création à l’œuvre dans 'Les Travailleurs de la mer' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans Peter Lund dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre de Victor Hugo, entre fragments et œuvre totale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 55, Museum Tusculanum Press, University of Copenhagen, coll. « Études romanes », p. 31-55, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.271-291, 2008</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Victor Hugo et le problème des restaurations en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Recht. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo et le débat patrimonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy/INP, p. 23-43, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 229-242, 2008</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse des formes. Textes et dessins autour des 'Travailleurs de la mer' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Hiddleston dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo romancier de l’abîme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legenda, p. 95-118, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-353, 2007</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 'Histoire d’un crime' ou la représentation en question. Texte et édition illustrée, 1877-1879 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Millet dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo et la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Maisonneuve et Larose, p. 179-205, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p. 63-90, 2007</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’acte et la parole. Les stratégies de Victor Hugo contre la peine de mort »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Picon; Isabel Violante. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo contre la peine de mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Textuel, pp.15-41, 2001, 2-84597-041-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Série Victor Hugo, Minard-Lettres modernes, p. 189-220, 2006, 978-2-256-91114-9</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Victor Hugo en 1848 : la légitimité du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Millot et Corinne Saminadayar-Perrin dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1848. Une révolution du discours 1848</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Cahiers intempestifs, coll. « Lieux littéraires », p. 147-169, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 151-170, 2005</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’encre marine. Subversions du paysage classique dans 'Les Travailleurs de la mer' de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature et les arts figurés de l’Antiquité à nos jours, Actes du XIVe Congrès de l’Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, p. 671-680, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 217-233, 2005</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paquette la Chantefleurie, Marie-Madeleine de la déréliction ? La représentation des Vanités dans 'Notre-Dame de Paris' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Madeleine, figure mythique dans la littérature et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p. 241-255, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Du Lérot, pp.417-424, 2005</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tailleurs pour dames. Ex-voto et images du corps féminin dans la revue Documents (1929-1930) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Clément et Anne Larue dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Femme coupée en morceaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la licorne, Université de Poitiers, p. 105-115, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Laval/L’Harmattan, p. 1-13, 2005</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Imprudence de faire des questions à un livre&amp;quot;. Quelques personnages de lecteur dans les romans de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Jouve dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lecture Littéraire. Le Lecteur dans l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 2, p. 55-66, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Du Lérot, pp.208-214, 2005</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mirabeau : parole et révolution (Hugo, Lamartine, Michelet) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture/Parole/Discours : Littérature et rhétorique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Cahiers intempestifs, coll. « Lieux littéraires », p. 53-62, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...1030 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6776,1802 +7027,1802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Visualiser l’espace insulaire : du carnet d’excursion au roman hugolien, avec le projet Carto-Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visualiser les récits de voyage à l’ère du numérique : approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Dancerelle-Bourlon, Rebecca Legrand, Matthieu Marchal et Karolina Suchecka dir., May 2024, Lille (Université de Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines à voir au XIXe siècle : inventions techniques et variations métaphoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Dispositifs » Université de Lausanne (Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Tortajada, Carine Bernasconi, Noé Magetti et Isabel Krek dir., Mar 2024, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04955587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Visualiser l’espace insulaire : du carnet d’excursion au roman hugolien, avec le projet Carto-Hugo »</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire par le dessin. Pour une typologie des pratiques. Le cas de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Images et textes en humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellen Delvallée et Anne Garcia-Fernandez dir., Jun 2024, Grenoble Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des frontispices au XIXe siècle. Voir le texte, construire la lecture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Rencontres de l’axe 1 - Approches de la médialité : texte, page, support"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Gleizes dir., Jun 2024, Grenoble Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Carto-Hugo : lieux, textes et encodage TEI »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greslou Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualiser les récits de voyage à l’ère du numérique : approche interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alice Dancerelle-Bourlon, Rebecca Legrand, Matthieu Marchal et Karolina Suchecka dir., May 2024, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">Journée d’études "Rencontres de l’axe 1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Gleizes dir., Mar 2023, Grenoble Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ellen Delvallée et Anne Garcia-Fernandez dir., Jun 2024, Grenoble Université, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cartographies hugoliennes : le cas des 'Travailleurs de la mer'. Présentation du projet Carto-Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Hugo, Université Paris 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Millet dir., May 2023, Paris Université Paris Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Gleizes dir., Jun 2024, Grenoble Université, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le continu et le contigu : quelques feuillets d’un carnet de notes et de dessins de Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Rencontres de l’axe 1 Corpus hétérogènes et "œuvres composites""</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Gleizes dir., Jun 2023, Grenoble Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Carto-Hugo : lieux, textes et encodage TEI »</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’enfance en frontispice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Fablije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Mas et Amélie Calderone dir., Apr 2022, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Visages de l’objet imprimé. Les frontispices au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hohnsbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Littératures et arts, XIXe-XXe siècles, UMR IHRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Al-Matary et Stéphane Zékian dir., Jun 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éléments pour une archéologie de l’écran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Scène, écran, projection », Université catholique de Louvain-la-Neuve (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Fevry, Philippe Marion et Pierre Piret dir., Feb 2020, Louvain-la-Neuve (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/2 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fudan University, Oct 2019, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/3 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanjing University of the Arts, Oct 2019, Nanjing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/1 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, China Academy of Arts, Oct 2019, Hangzhou, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/5 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shanghai University, Nov 2019, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le processus créatif chez Victor Hugo, entre écriture et dessin/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo. Dans l’intimité du génie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soochow University, Oct 2019, Suzhou, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04955596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Machines à voir, machines à raconter : dispositifs optiques et narrativité&amp;quot;, conférence plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oeil du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Études romantiques et dix-neuviémistes SERD, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer l’anticipation : essai de description matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’anticipation au prisme des Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Barel-Moisan; Emilie Pézard, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Machines à voir” : histoire des inventions et fantaisies optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Greslou Elisabeth</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20e Rendez-vous de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire avec des images : le rôle de l’illustration dans la construction d’une identité du roman d’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir et rêver l’invisible : les rayons X dans la presse et la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Gleizes dir., Mar 2023, Grenoble Université, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hohnsbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition "Rayons X. Une autre image de la Grande Guerre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claude Millet dir., May 2023, Paris Université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Édition Nationale, premier monument posthume ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter Victor Hugo. La légende d’un siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Gleizes; Cyril Devès, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Gleizes dir., Jun 2023, Grenoble Université, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la création à la réception. Le rôle de l'image dans les romans de Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" De la création à la réception. Le rôle de l'image dans les romans de Hugo "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Mas et Amélie Calderone dir., Apr 2022, Lyon (ENS Lyon), France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du poétique dans les dessins de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers en images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serge Linarès; Robert Kahn; Christophe Martin, Oct 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Al-Matary et Stéphane Zékian dir., Jun 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution politique de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire filmé: "Victor Hugo et les États-Unis d'Europe", projet CULTURA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...1073 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8581,2422 +8832,2422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetzel illustré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittoresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine (André)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluwal (Marcel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04749364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Antoine (André)</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dürer (Albrecht)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hetzel illustré</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méaulle (Fortuné)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pittoresque</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goya y Lucientes (Francisco de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adaptation cinématographique</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callot (Jacques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rembrandt (Rembrandt Harmenszoon Van Rijn dit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piranèse (Giovanni Battista Piranesi dit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daumier (Honoré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04749403v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Daumier (Honoré)</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Empreinte</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doré (Gustave)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dürer (Albrecht)</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill (André)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Goya y Lucientes (Francisco de)</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanteuil (Célestin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Édition nationale</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capellani (Albert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Callot (Jacques)</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vierge (Daniel Urrabieta dit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rembrandt (Rembrandt Harmenszoon Van Rijn dit)</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodin (Auguste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phidias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gill (André)</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Statuaire</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nanteuil (Célestin)</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo illustré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Capellani (Albert)</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadar (Félix Tournachon dit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tache</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleur locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Phidias</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannot (Tony)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14626-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...571 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04749393v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04749370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11064,51 +11315,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A1874AB"/>
+    <w:nsid w:val="5C4B5C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11295,51 +11546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-gleizes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-0603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035601795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Savy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4v" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.183.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6715" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06410-7.p.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.514.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.126.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/marta-caraion-sophie-valentine-borloz-judith-lyon-caen-dir/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/ecrire-avec-les-cartes/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com/conferencier/10_recit_en_images_dispositifs/gleizes1.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78197" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/5397" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puse/2893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/6654" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965893v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14626-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-gleizes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6953-0603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035601795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Savy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1125176ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1125174ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4v" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.183.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6715" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06410-7.p.0087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852589v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.514.0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.126.0017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/4229" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/marta-caraion-sophie-valentine-borloz-judith-lyon-caen-dir/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/ecrire-avec-les-cartes/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com/conferencier/10_recit_en_images_dispositifs/gleizes1.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78197" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/5397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puse/2893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/6654" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955589v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536179v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14626-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749400v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749423v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>