--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,550 +100,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie du PMU : quand les courses font rejouer l'histoire coloniale</w:t>
+                <w:t xml:space="preserve">L’acceptabilité sociale des passages à hérisson dans les jardins privés de l’agglomération de Caen (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Redon</w:t>
+                <w:t xml:space="preserve">Iris Narbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Lebeau</w:t>
+                <w:t xml:space="preserve">Charlotte Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Batardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15nmc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281093v1</w:t>
+                <w:t xml:space="preserve">hal-05513037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité sociale des passages à hérisson dans les jardins privés de l’agglomération de Caen (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement initial du jeu sérieux Ouragame par une promotion de master 2 en gestion des risques et des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bories</w:t>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Calvier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15nmc⟩</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125-126, pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1569l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513037v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement initial du jeu sérieux Ouragame par une promotion de master 2 en gestion des risques et des crises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géographie du PMU : quand les courses font rejouer l'histoire coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Espaces, temporalités, contextes sociaux des jeux d’argent, 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377368v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
+                <w:t xml:space="preserve">Dykes and ‘nature’. Results of a survey on the perception of dykes and their evolution in 21st century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Atmani</w:t>
+                <w:t xml:space="preserve">Marina d'Avdeew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deniaux</w:t>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noé Carles</w:t>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12bn9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774713v1</w:t>
+                <w:t xml:space="preserve">hal-04733231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le contenu des notifications d’alerte diffusées en France via FR-Alert® : enjeux scientifiques et retombées opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miangaly Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -667,100 +667,100 @@
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37-3/4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/w8a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of preventive information using alternative protocol: interactive play interactive play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -831,2380 +831,2380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dykes and ‘nature’. Results of a survey on the perception of dykes and their evolution in 21st century France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeux sérieux en géographie et en aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina d'Avdeew</w:t>
+                <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12bn9⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12quo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733231v1</w:t>
+                <w:t xml:space="preserve">hal-05058465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux sérieux en géographie et en aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
+                <w:t xml:space="preserve">Maxime Deniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gigot</w:t>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noé Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12quo⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058465v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
+                <w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Jérémy Desarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946451v1</w:t>
+                <w:t xml:space="preserve">hal-04316176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t>
+                <w:t xml:space="preserve">Influence of snow and meteorological conditions on snow‐avalanche deposit volumes and consequences for road‐network vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
+                <w:t xml:space="preserve">Hippolyte Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bérard</w:t>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Desarthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Michael Deschatres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (12), pp.3487-3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.4697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316176v1</w:t>
+                <w:t xml:space="preserve">hal-04305776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of snow and meteorological conditions on snow‐avalanche deposit volumes and consequences for road‐network vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Deschatres</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (12), pp.3487-3499. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.4697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305776v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+                <w:t xml:space="preserve">Reconstruction post-Irma à Saint-Martin : réviser les documents d’occupation des sols pour recomposer un territoire moins vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755837v1</w:t>
+                <w:t xml:space="preserve">hal-03586795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction post-Irma à Saint-Martin : réviser les documents d’occupation des sols pour recomposer un territoire moins vulnérable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les digues littorales à l’heure de la GEMAPI : une opportunité de gestion intégrée face au risque de submersion ? Le cas de l’estuaire de la Dives et de la Baie des Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8498⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.589-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586795v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les digues littorales à l’heure de la GEMAPI : une opportunité de gestion intégrée face au risque de submersion ? Le cas de l’estuaire de la Dives et de la Baie des Veys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Douillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chenet</w:t>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.589-604. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794864v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking and sanitary water access resilience in the aftermath of hurricane Irma. Addressing the freshwater supply system post-disaster recovery in Saint-Martin (French West Indies), September 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leverages and obstacles facing post-cyclone recovery in Saint-Martin, Caribbean: Between the ‘window of opportunity’ and the ‘systemic risk’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37279⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.102453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321447v1</w:t>
+                <w:t xml:space="preserve">hal-03291975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lebon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03688154v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03177723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évocation des digues maritimes et fluviales en France dans Le Monde : le rôle de la presse pour stimuler une réflexion sur le devenir des digues au xxie siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Abdi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794872v1</w:t>
+                <w:t xml:space="preserve">hal-03607820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Volto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134983v1</w:t>
+                <w:t xml:space="preserve">hal-05073623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leverages and obstacles facing post-cyclone recovery in Saint-Martin, Caribbean: Between the ‘window of opportunity’ and the ‘systemic risk’?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’évocation des digues maritimes et fluviales en France dans Le Monde : le rôle de la presse pour stimuler une réflexion sur le devenir des digues au xxie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102453⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291975v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073623v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607820v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perceptions of climate change and adaptation: A subarctic archipelago perspective (Saint-Pierre-and-Miquelon, North America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.105924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03177723v1</w:t>
+                <w:t xml:space="preserve">hal-03420869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brief communication: Weak control of snow avalanche deposit volumes by avalanche path morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschatres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.4845-4852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-4845-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073725v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of climate change and adaptation: A subarctic archipelago perspective (Saint-Pierre-and-Miquelon, North America)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Drinking and sanitary water access resilience in the aftermath of hurricane Irma. Addressing the freshwater supply system post-disaster recovery in Saint-Martin (French West Indies), September 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105924⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420869v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Weak control of snow avalanche deposit volumes by avalanche path morphology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-15-4845-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03993329v1</w:t>
+                <w:t xml:space="preserve">halshs-03688154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,90 +3251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des volumes des dépôts d’avalanche et relations avec la morphologie des couloirs d’écoulement (Bessans, Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Deschâtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3387,459 +3387,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu scolaire : un terrain privilégié de l’enseignement et/ou de l’éducation aux risques naturels dans les territoires d’outre-mer ?</w:t>
+                <w:t xml:space="preserve">Resilience of socio-ecological systems in volcano risk-prone areas, but how much longer? Assessment of adaptive water governance in Merapi volcano, Central Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Oiry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caroline Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Hollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.10693⟩</w:t>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.183-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-018-9856-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419175v1</w:t>
+                <w:t xml:space="preserve">hal-03793208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of socio-ecological systems in volcano risk-prone areas, but how much longer? Assessment of adaptive water governance in Merapi volcano, Central Java, Indonesia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793208v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -3862,545 +3896,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan humain de l’ouragan Irma à Saint-Martin : la rumeur post-catastrophe comme révélateur des disparités socio-territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138224v1</w:t>
+                <w:t xml:space="preserve">hal-02514979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan humain de l’ouragan Irma à Saint-Martin : la rumeur post-catastrophe comme révélateur des disparités socio-territoriales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Peroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12918⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514979v1</w:t>
+                <w:t xml:space="preserve">hal-02514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Vinet</w:t>
+                <w:t xml:space="preserve">The perception of climate-related coastal risks and environmental changes on the Rangiroa and Tikehau atolls, French Polynesia: The role of sensitive and intellectual drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Peroche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Belizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.14-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514975v1</w:t>
+                <w:t xml:space="preserve">hal-02142079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of climate-related coastal risks and environmental changes on the Rangiroa and Tikehau atolls, French Polynesia: The role of sensitive and intellectual drivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le milieu scolaire : un terrain privilégié de l’enseignement et/ou de l’éducation aux risques naturels dans les territoires d’outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.14-29. </w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (280), pp.567-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.10693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142079v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study Regarding the Risk Perception of Tsunamis from Eforie Nord (Romania) and Nice (France) Communities</w:t>
               </w:r>
@@ -4425,64 +4425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iren-Adelina Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Partheniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia UBB Ambientum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (2), pp.25-38. </w:t>
@@ -4520,90 +4520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,786 +4940,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du risque tsunami à Sines, Portugal: de l'importance du paysage dans la perception sociale du risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of the risk of tsunami in a context of high-level risk assessment and management: the case of the fjord Lyngen in Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Liotard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Øystein Robertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.vol. 52 n.\textordmasculine{} 105 (2017). </w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18055/FINIS8561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40677-017-0068-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476177v1</w:t>
+                <w:t xml:space="preserve">hal-01815470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the risk of tsunami in a context of high-level risk assessment and management: the case of the fjord Lyngen in Norway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.58--81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40677-017-0068-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815470v1</w:t>
+                <w:t xml:space="preserve">hal-02477275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La perception du risque tsunami à Sines, Portugal: de l'importance du paysage dans la perception sociale du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.035⟩</w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.vol. 52 n.\textordmasculine{} 105 (2017). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18055/FINIS8561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477275v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Utasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.186 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481063v1</w:t>
+                <w:t xml:space="preserve">hal-01481338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273, pp.244 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481338v1</w:t>
+                <w:t xml:space="preserve">hal-01481063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we infer avalanche–climate relations using tree-ring data? Case studies in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schläppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.629 - 642. </w:t>
@@ -5751,371 +5751,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological controls on the morphogenesis of low-energy meanders (Cher River, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Depolderisation policy against coastal flooding and social acceptability on the French Atlantic coast: The case of the Arcachon Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.035⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482083v1</w:t>
+                <w:t xml:space="preserve">hal-04388048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolderisation policy against coastal flooding and social acceptability on the French Atlantic coast: The case of the Arcachon Bay</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrological controls on the morphogenesis of low-energy meanders (Cher River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 116, pp.98-107. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 531, pp.877 - 891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388048v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hierarchical Bayesian approach to analyse environmental and climatic influences on debris flow occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6174,984 +6174,984 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolderisation policy against coastal flooding and social acceptability on the French Atlantic coast: The case of the Arcachon Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oiry Annaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, p.98-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main issues of an evacuation in case of volcanic crisis: social stakes in Guadeloupe (Lesser Antilles Arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (3), pp.2127 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-014-1184-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905267v1</w:t>
+                <w:t xml:space="preserve">hal-01483560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris flow activity related to recent climate conditions in the French Alps: A regional investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric . Martin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.025⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.309--324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483717v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476189v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main issues of an evacuation in case of volcanic crisis: social stakes in Guadeloupe (Lesser Antilles Arc)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-014-1184-6⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483560v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of extreme snow avalanches and related return periods derived from a statistical-dynamical model using tree-ring techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schläppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058306v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257698v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of extreme snow avalanches and related return periods derived from a statistical-dynamical model using tree-ring techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Debris flow activity related to recent climate conditions in the French Alps: A regional investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric . Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219 (4), pp.248 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905259v1</w:t>
+                <w:t xml:space="preserve">hal-01483717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic disturbance due to the 2010 Merapi volcano eruption</w:t>
               </w:r>
@@ -7296,77 +7296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from the 2010 evacuations at Merapi volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Picquout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,64 +7442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Tree-Ring-Based, Semi-Quantitative Approach for the Determination of Snow Avalanche Events: use of Classification Trees for Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schläppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,51 +7602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrillat-Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Rom David Cadag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7710,64 +7710,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris flow triggering meteorological conditions in the northern french Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,77 +7840,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2007 eruption of Kelut volcano (East Java, Indonesia): Phenomenology, crisis management and social response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7967,713 +7967,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux : exemple de la crise du Kelut (Java, Indonésie), fin 2007 (People's response to warning in the event of a volcanic eruption : the example of Kelut volcano, Java, in late 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Khodri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">Édouard de Gouzillon De Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 474 (7350), pp.196-199. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.56--65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00647034v1</w:t>
+                <w:t xml:space="preserve">hal-02478010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux : exemple de la crise du Kelut (Java, Indonésie), fin 2007 (People's response to warning in the event of a volcanic eruption : the example of Kelut volcano, Java, in late 2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gouzillon de Bélizal De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard de Gouzillon De Bélizal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 88 (1), pp.56--65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 1, pp.56-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478010v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'aléa Devient La Ressource : L'activité d'extraction Des Matériaux Volcaniques Autour Du Volcan Merapi (Indonésie) Dans La Compréhension Des Risques Locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard De Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.23555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A response to the commentary of M. Dąbski about the paper ‛Asynchronous Little Ice Age glacial maximum extent in southeast Iceland’ (Geomorphology (2010), 114, 253–260)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cooley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1-2), pp.103-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062403v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A response to the commentary of M. Dąbski about the paper ‛Asynchronous Little Ice Age glacial maximum extent in southeast Iceland’ (Geomorphology (2010), 114, 253–260)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cooley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 128 (1-2), pp.103-104. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 474 (7350), pp.196-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186485v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A response to bradwell's commentary on recent statistical studies in lichenometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8730,1099 +8730,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of future climatic change (2070–2099) on the potential occurrence of debris flows: a case study in the Massif des Ecrins (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paris</w:t>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junun Sartohadi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (1-2), pp.171-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9616-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357910v1</w:t>
+                <w:t xml:space="preserve">hal-02905125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Little Ice Age glacial maximum extent in southeast Iceland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.07.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02905130v1</w:t>
+                <w:t xml:space="preserve">hal-03061574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asynchronous Little Ice Age glacial maximum extent in southeast Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 104 (1-2), pp.59-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 114 (3), pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04253319v1</w:t>
+                <w:t xml:space="preserve">hal-02905130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of tsunami inland propagation on December 26, 2004 in Banda Aceh, Indonesia, through field investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 166, pp.259-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of future climatic change (2070–2099) on the potential occurrence of debris flows: a case study in the Massif des Ecrins (French Alps)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Déqué</w:t>
+                <w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vrac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-009-9616-0⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1-2), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905125v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061574v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et rythmes de l'incision des sandar proximaux postérieurs au petit âge glaciaire (sud de l'Islande)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A chronology of the Little Ice Age in the tropical Andes of Bolivia (16°S) and its implications for climate reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (2), pp.131-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2008.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987429v1</w:t>
+                <w:t xml:space="preserve">halsde-00322202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chronology of the Little Ice Age in the tropical Andes of Bolivia (16°S) and its implications for climate reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Processus et rythmes de l'incision des sandar proximaux postérieurs au petit âge glaciaire (sud de l'Islande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4/2008 (4), pp.235-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00322202v1</w:t>
+                <w:t xml:space="preserve">hal-00987429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic groups' response to the 26 December 2004 earthquake and tsunami in Aceh, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9903,77 +9903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalibration of the yellow Rhizocarpon growth curve in the Cordillera Blanca (Peru) and implications for LIA chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10026,613 +10026,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the response of hill slope debris flows to recent climate change univocal? A case study in the Massif des Ecrins (French Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Assessment study of lichenometric methods for dating surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pech</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (1-2), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-006-9209-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905110v1</w:t>
+                <w:t xml:space="preserve">hal-02905113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence des coulées de débris dans le massif des Écrins (Alpes françaises) au XXIe siècle : estimation à partir du modèle climatique ARPEGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Is the response of hill slope debris flows to recent climate change univocal? A case study in the Massif des Ecrins (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (4), pp.283--292. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (1-2), pp.119-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-006-9209-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477750v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Uncertainties in Lichenometry Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Occurrence des coulées de débris dans le massif des Écrins (Alpes françaises) au XXIe siècle : estimation à partir du modèle climatique ARPEGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.283--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191580v1</w:t>
+                <w:t xml:space="preserve">hal-02477750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment study of lichenometric methods for dating surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modeling Uncertainties in Lichenometry Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grancher Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.010⟩</w:t>
+              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905113v1</w:t>
+                <w:t xml:space="preserve">hal-03191580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic analysis of recent snow avalanche activity and weather in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10819,432 +10819,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Hierarchical Extreme Value Model for Lichenometry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, SB 146, pp.253-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478000v1</w:t>
+                <w:t xml:space="preserve">hal-00130134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, SB 146, pp.253-265</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130134v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A Bayesian Hierarchical Extreme Value Model for Lichenometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Grancher</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.555--574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de champs de pollution par adaptation statistique locale et approche non stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,103 +11316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of Little Ice Age glacier fluctuations in the tropical Andes: Charquini glaciers, Bolivia, 16°S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rabatel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337 (15), pp.1311 à 1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11472,1818 +11472,1818 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elisa Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Messie Dupont</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
+              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421209v1</w:t>
+                <w:t xml:space="preserve">hal-05025954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OURAGAME: création de nouvelles cartes de jeu par des élèves de l'académie de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Delamare</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049670v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Cueille</w:t>
+                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Bodini</w:t>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Solène Roucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+                <w:t xml:space="preserve">Messie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025954v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OURAGAME: création de nouvelles cartes de jeu par des élèves de l'académie de la Réunion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Flour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Anselme</w:t>
+                <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324827v1</w:t>
+                <w:t xml:space="preserve">hal-05049670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing coastal risks with nature restoration projects: opportunities for the implementation of Nature-Based Solutions in the North of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina d'Avdeew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galateia Terti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Sigwald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union; Geographical Society of Ireland, Aug 2024, Dublin (Ireland), Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662610v1</w:t>
+                <w:t xml:space="preserve">hal-05099953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner le paysage pour raconter les changements environnementaux et sociétaux, par des collégiens en Polynésie française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paymages : images de paysages Colloque art &amp; géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Paris 1 Panthéon Sorbonne, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing coastal risks with nature restoration projects: opportunities for the implementation of Nature-Based Solutions in the North of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la science à l’école : retours d’expérience Ouragame - Mon lopin de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Burdallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Sigwald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Virard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union; Geographical Society of Ireland, Aug 2024, Dublin (Ireland), Ireland</w:t>
+              <w:t xml:space="preserve">jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099953v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la science à l’école : retours d’expérience Ouragame - Mon lopin de mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et adaptation aux risques littoraux en milieu insulaire : comparaison de deux archipels laurentiens (Îles de la Madeleine – Saint Pierre et Miquelon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Tedaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jeux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">91e Congrès de l'Acfas, « Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049554v1</w:t>
+                <w:t xml:space="preserve">hal-04724684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et adaptation aux risques littoraux en milieu insulaire : comparaison de deux archipels laurentiens (Îles de la Madeleine – Saint Pierre et Miquelon)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e Congrès de l'Acfas, « Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ? »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724684v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu pour apprendre et comprendre la post-catastrophe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées GAMAE, L’évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892235v1</w:t>
+                <w:t xml:space="preserve">halshs-03931500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe cyclonique au collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mairi Higgs</w:t>
+                <w:t xml:space="preserve">Promotion Ggrc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux &amp; Enjeux - 3ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytech Lille, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Géorisque 17ème édition - La saison cyclonique 2017 aux Antilles - Apprentissages scientifiques et transferts de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Université des Antilles, Point-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892213v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque 17ème édition - La saison cyclonique 2017 aux Antilles - Apprentissages scientifiques et transferts de connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Université des Antilles, Point-à-Pitre, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892275v1</w:t>
+                <w:t xml:space="preserve">hal-03724981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe cyclonique au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairi Higgs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Jeux &amp; Enjeux - 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech Lille, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03931500v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
+              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724981v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ouragame, Prêts pour l’après !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promotion Ggrc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels - 5ème édition - 13 et 14 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390057v1</w:t>
+                <w:t xml:space="preserve">hal-03892075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing climate challenges in coastal areas: a necessarily evolving social acceptability of adaptation. The case study of a French subarctic archipelago.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Géographique Internationale (UGI) 2022 -le temps des géographes / IGU Paris 2022 - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13302,217 +13302,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouragame, Prêts pour l’après !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un jeu pour apprendre et comprendre la post-catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion Ggrc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels - 5ème édition - 13 et 14 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1ères journées GAMAE, L’évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892075v1</w:t>
+                <w:t xml:space="preserve">hal-03892235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of snow and meteorological conditions on snow avalanche deposit volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13540,554 +13540,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between corridor morphological variables and avalanche deposits volumes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamiques touristiques d'une île exposée aux cyclones : le cas de Saint-Martin aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872432v1</w:t>
+                <w:t xml:space="preserve">hal-03114090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques touristiques d'une île exposée aux cyclones : le cas de Saint-Martin aux Antilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relationships between corridor morphological variables and avalanche deposits volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114090v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arslantepe (Eastern Anatolia) : procurement of obsidian from Anatolian geological sources during the Chalcolithic and Middle Bronze Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépasser la méthode de moindre coût pour mesurer l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Massussi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Varoutsikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Obsidian Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.396-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886260v1</w:t>
+                <w:t xml:space="preserve">hal-01854404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser la méthode de moindre coût pour mesurer l'accessibilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arslantepe (Eastern Anatolia) : procurement of obsidian from Anatolian geological sources during the Chalcolithic and Middle Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Massussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebru Akköprü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Balossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Varoutsikos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Korhan Erturaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.396-402</w:t>
+              <w:t xml:space="preserve">International Obsidian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854404v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisque XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GRED, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14125,64 +14125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of dendrogeomorphology in the field of avalanche hazard assessment in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schläppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14231,286 +14231,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du changement de la température de l'océan Atlantique au large de l'Afrique de l'Ouest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bridging the gap between scientists, NGOs, local governments and communities in enhancing people's capacities to face natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-François Thomas</w:t>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">6th Dubai International Humanitarian Aid and Development Conference and Exhibition, Dubai, 7-9 April 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386799v1</w:t>
+                <w:t xml:space="preserve">hal-03072640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between scientists, NGOs, local governments and communities in enhancing people's capacities to face natural hazards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique du changement de la température de l'océan Atlantique au large de l'Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+                <w:t xml:space="preserve">Yves-François Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Dubai International Humanitarian Aid and Development Conference and Exhibition, Dubai, 7-9 April 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072640v1</w:t>
+                <w:t xml:space="preserve">inria-00386799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gouzillon de Bélizal De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14548,64 +14548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster risk reduction in volcanic environment: Experiences from Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Dubai International Humanitarian Aid and Development Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14630,51 +14630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la dimension ethnique d'une catastrophe : Le tsunami du 26 décembre 2004 en Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14787,77 +14787,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14908,77 +14908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouragame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15029,77 +15029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bateaux de plaisance sur des images Pléiades-île de Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15137,90 +15137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et Sauf ? » Spectacle interactif d’évaluation et de sensibilisation aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15262,103 +15262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état des piscines, construction d’un indicateur de la reprise du tourisme en situation post-catastrophe. L’île de Saint-Martin après le passage du cyclone Irma (sept 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dousseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO. International Conference on Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15383,51 +15383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of preventive information on natural risks with original immersion tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15665,103 +15665,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouragame, un jeu pour appréhender la reconstruction post-catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782271152367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15786,51 +15786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Environment and Human Context at Merapi Volcano: A Complex Balance Between Accessing Livelihoods and Coping with Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15838,51 +15838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanik Humaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merapi Volcano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.45-66, 2023, Active Volcanoes of the World, </w:t>
@@ -15914,436 +15914,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Debris flow occurrence and meteorological factors in the French Alps: a regional investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t>
+              <w:t xml:space="preserve">Debris flow hazards mitigation;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056570v1</w:t>
+                <w:t xml:space="preserve">hal-02905143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris flow occurrence and meteorological factors in the French Alps: a regional investigation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debris flow hazards mitigation;</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905143v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Utasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t>
+              <w:t xml:space="preserve">Blanco J.; Kheradmandpp H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t>
+              <w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056571v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ethnies d'Aceh face au séisme et au tsunami du 26 décembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16428,51 +16428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acihais, Minangkabaus et Simeulues: Trois ethnies face à la catastrophe du 26 décembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16596,51 +16596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16718,77 +16718,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels et technologiques : le lent démarrage de la plateforme FR-Alert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16806,51 +16806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux risques naturels, quels outils de prévention pour le jeune public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16881,90 +16881,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption à Saint-Vincent-et-les-Grenadines : gérer une évacuation en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17027,77 +17027,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les sirènes n'alertent plus : Lubrizol et Normandie-Logistique, 26/09/2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17115,64 +17115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Outre-Mer français face au défi de l'adaptation au changement climatique : l'exemple de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17265,90 +17265,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17392,271 +17392,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Ana Baptista</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">A. Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078216v1</w:t>
+                <w:t xml:space="preserve">hal-03078218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ana Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sahal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078218v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId478"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17811,51 +17811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina d'Avdeew" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bn9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12quo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Latreille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37279" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14361" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XRM6LVDW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10693" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04388048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.07.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC371T7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pavlova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPF6S6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483717v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905259v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2013.12.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3L7L2DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/2076-6734-2012-1-110-115" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2010.00409.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PVW9XJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9616-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N038GFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8ST0MRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solomina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5072LG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905110v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-006-9209-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPT0F06K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477750v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4472" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P4JF52RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191580v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grancher Delphine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905113v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JVS2GV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.764" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD54F5A17AE30C17465D5F61DC493751C3BE94A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324827v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Flour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049686v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099953v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sigwald" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049554v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burdallet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724684v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Tedaldi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892235v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promotion Ggrc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892213v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Higgs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892275v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892075v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10762" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872432v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22006" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072640v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376749v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376825v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049421v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdreux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905143v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421625v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina d'Avdeew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bn9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12quo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Latreille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14361" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XRM6LVDW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10693" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04388048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC371T7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pavlova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPF6S6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2013.12.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3L7L2DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/2076-6734-2012-1-110-115" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2010.00409.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PVW9XJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9616-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N038GFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322202v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8ST0MRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solomina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5072LG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905113v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JVS2GV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-006-9209-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPT0F06K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477750v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4472" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P4JF52RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191580v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grancher Delphine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478000v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.764" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD54F5A17AE30C17465D5F61DC493751C3BE94A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324827v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Flour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sigwald" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049686v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049554v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burdallet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724684v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Tedaldi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892275v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pinet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promotion Ggrc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Higgs" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892075v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892235v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10762" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872432v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854404v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072640v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376749v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376825v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049421v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdreux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905143v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421625v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>