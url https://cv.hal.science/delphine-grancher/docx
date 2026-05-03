--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,11361 +100,11366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité sociale des passages à hérisson dans les jardins privés de l’agglomération de Caen (France)</w:t>
+                <w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Narbonne</w:t>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Tamisier</w:t>
+                <w:t xml:space="preserve">Lauren Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Batardy</w:t>
+                <w:t xml:space="preserve">Jeannette Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bories</w:t>
+                <w:t xml:space="preserve">Maé Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Calvier</w:t>
+                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25-2, </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.106149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15nmc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513037v1</w:t>
+                <w:t xml:space="preserve">hal-05592161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement initial du jeu sérieux Ouragame par une promotion de master 2 en gestion des risques et des crises</w:t>
+                <w:t xml:space="preserve">La géographie du PMU : quand les courses font rejouer l'histoire coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Anselme</w:t>
+                <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Durand</w:t>
+                <w:t xml:space="preserve">Boris Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Espaces, temporalités, contextes sociaux des jeux d’argent, 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377368v1</w:t>
+                <w:t xml:space="preserve">hal-05281093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie du PMU : quand les courses font rejouer l'histoire coloniale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acceptabilité sociale des passages à hérisson dans les jardins privés de l’agglomération de Caen (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Redon</w:t>
+                <w:t xml:space="preserve">Charlotte Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Lebeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Batardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15nmc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281093v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dykes and ‘nature’. Results of a survey on the perception of dykes and their evolution in 21st century France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Développement initial du jeu sérieux Ouragame par une promotion de master 2 en gestion des risques et des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12bn9⟩</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125-126, pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1569l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733231v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le contenu des notifications d’alerte diffusées en France via FR-Alert® : enjeux scientifiques et retombées opérationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Fatima-Zahra Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">Maxime Deniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Moutard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/w8a0⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578516v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of preventive information using alternative protocol: interactive play interactive play</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">Évaluer le contenu des notifications d’alerte diffusées en France via FR-Alert® : enjeux scientifiques et retombées opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Beck</w:t>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chionne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Moutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/WCAS-D-23-0124.1⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37-3/4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/w8a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712511v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux sérieux en géographie et en aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of preventive information using alternative protocol: interactive play interactive play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
+                <w:t xml:space="preserve">Élise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gigot</w:t>
+                <w:t xml:space="preserve">David Chionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68, </w:t>
+              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12quo⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/WCAS-D-23-0124.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058465v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dykes and ‘nature’. Results of a survey on the perception of dykes and their evolution in 21st century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Atmani</w:t>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deniaux</w:t>
+                <w:t xml:space="preserve">Marina d'Avdeew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Carles</w:t>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.111073. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12bn9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774713v1</w:t>
+                <w:t xml:space="preserve">hal-04733231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeux sérieux en géographie et en aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
+                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bérard</w:t>
+                <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12quo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316176v1</w:t>
+                <w:t xml:space="preserve">hal-05058465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of snow and meteorological conditions on snow‐avalanche deposit volumes and consequences for road‐network vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Deschatres</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.4697⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305776v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+                <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+                <w:t xml:space="preserve">Jérémy Desarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946451v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction post-Irma à Saint-Martin : réviser les documents d’occupation des sols pour recomposer un territoire moins vulnérable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of snow and meteorological conditions on snow‐avalanche deposit volumes and consequences for road‐network vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschatres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8498⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (12), pp.3487-3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.4697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586795v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les digues littorales à l’heure de la GEMAPI : une opportunité de gestion intégrée face au risque de submersion ? Le cas de l’estuaire de la Dives et de la Baie des Veys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chenet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8823⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794864v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Reconstruction post-Irma à Saint-Martin : réviser les documents d’occupation des sols pour recomposer un territoire moins vulnérable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755837v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leverages and obstacles facing post-cyclone recovery in Saint-Martin, Caribbean: Between the ‘window of opportunity’ and the ‘systemic risk’?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+                <w:t xml:space="preserve">Les digues littorales à l’heure de la GEMAPI : une opportunité de gestion intégrée face au risque de submersion ? Le cas de l’estuaire de la Dives et de la Baie des Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102453⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.589-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291975v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+                <w:t xml:space="preserve">Drinking and sanitary water access resilience in the aftermath of hurricane Irma. Addressing the freshwater supply system post-disaster recovery in Saint-Martin (French West Indies), September 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03177723v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t>
+              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607820v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03688154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lebon</w:t>
+                <w:t xml:space="preserve">L’évocation des digues maritimes et fluviales en France dans Le Monde : le rôle de la presse pour stimuler une réflexion sur le devenir des digues au xxie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073623v1</w:t>
+                <w:t xml:space="preserve">hal-03794872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évocation des digues maritimes et fluviales en France dans Le Monde : le rôle de la presse pour stimuler une réflexion sur le devenir des digues au xxie siècle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.11560⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03794872v1</w:t>
+                <w:t xml:space="preserve">hal-03134983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03134983v1</w:t>
+                <w:t xml:space="preserve">halshs-03177723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073725v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of climate change and adaptation: A subarctic archipelago perspective (Saint-Pierre-and-Miquelon, North America)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 215, pp.105924. </w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.41-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420869v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Weak control of snow avalanche deposit volumes by avalanche path morphology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Leverages and obstacles facing post-cyclone recovery in Saint-Martin, Caribbean: Between the ‘window of opportunity’ and the ‘systemic risk’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-15-4845-2021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.102453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993329v1</w:t>
+                <w:t xml:space="preserve">hal-03291975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking and sanitary water access resilience in the aftermath of hurricane Irma. Addressing the freshwater supply system post-disaster recovery in Saint-Martin (French West Indies), September 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Latreille</w:t>
+                <w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37279⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321447v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lebon</w:t>
+                <w:t xml:space="preserve">Brief communication: Weak control of snow avalanche deposit volumes by avalanche path morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschatres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.4845-4852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-4845-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03688154v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+                <w:t xml:space="preserve">Perceptions of climate change and adaptation: A subarctic archipelago perspective (Saint-Pierre-and-Miquelon, North America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.19017⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.105924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560127v1</w:t>
+                <w:t xml:space="preserve">hal-03420869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des volumes des dépôts d’avalanche et relations avec la morphologie des couloirs d’écoulement (Bessans, Savoie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14361⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03036955v1</w:t>
+                <w:t xml:space="preserve">hal-02560127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of socio-ecological systems in volcano risk-prone areas, but how much longer? Assessment of adaptive water governance in Merapi volcano, Central Java, Indonesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Variabilité des volumes des dépôts d’avalanche et relations avec la morphologie des couloirs d’écoulement (Bessans, Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Hollé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10708-018-9856-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03793208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le milieu scolaire : un terrain privilégié de l’enseignement et/ou de l’éducation aux risques naturels dans les territoires d’outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (280), pp.567-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398124v1</w:t>
+                <w:t xml:space="preserve">hal-04419175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+                <w:t xml:space="preserve">Resilience of socio-ecological systems in volcano risk-prone areas, but how much longer? Assessment of adaptive water governance in Merapi volcano, Central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Hollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Palany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
+                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.183-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-018-9856-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138224v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059754v1</w:t>
+                <w:t xml:space="preserve">hal-02398124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan humain de l’ouragan Irma à Saint-Martin : la rumeur post-catastrophe comme révélateur des disparités socio-territoriales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02514979v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514975v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of climate-related coastal risks and environmental changes on the Rangiroa and Tikehau atolls, French Polynesia: The role of sensitive and intellectual drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Bilan humain de l’ouragan Irma à Saint-Martin : la rumeur post-catastrophe comme révélateur des disparités socio-territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.14-29. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142079v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu scolaire : un terrain privilégié de l’enseignement et/ou de l’éducation aux risques naturels dans les territoires d’outre-mer ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Peroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.10693⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419175v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study Regarding the Risk Perception of Tsunamis from Eforie Nord (Romania) and Nice (France) Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Petruța Constantin</w:t>
+                <w:t xml:space="preserve">The perception of climate-related coastal risks and environmental changes on the Rangiroa and Tikehau atolls, French Polynesia: The role of sensitive and intellectual drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iren-Adelina Moldovan</w:t>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Partheniu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard de Belizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia UBB Ambientum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (2), pp.25-38. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.14-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24193/subbambientum.2018.2.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009846v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Study Regarding the Risk Perception of Tsunamis from Eforie Nord (Romania) and Nice (France) Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Depret</w:t>
+                <w:t xml:space="preserve">Angela Petruța Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Iren-Adelina Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A. Fedorov</w:t>
+                <w:t xml:space="preserve">Raluca Partheniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 557, pp.475 - 488. </w:t>
+              <w:t xml:space="preserve">Studia UBB Ambientum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.25-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24193/subbambientum.2018.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735691v1</w:t>
+                <w:t xml:space="preserve">hal-03009846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Marren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Chenet</w:t>
+                <w:t xml:space="preserve">Alexander A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.3127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 557, pp.475 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897894v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Quantifying the Discontinuous Bank Erosion of a Small Low Energy River Using Structure-from-Motion Photogrammetry and Erosion Pins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jugie</w:t>
+                <w:t xml:space="preserve">Philip Marren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.06.019⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02478229v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the risk of tsunami in a context of high-level risk assessment and management: the case of the fjord Lyngen in Norway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Characterizing and Quantifying the Discontinuous Bank Erosion of a Small Low Energy River Using Structure-from-Motion Photogrammetry and Erosion Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øystein Robertsen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40677-017-0068-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 563, pp.418--434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815470v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janet Hooke</w:t>
+                <w:t xml:space="preserve">La perception du risque tsunami à Sines, Portugal: de l'importance du paysage dans la perception sociale du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.vol. 52 n.\textordmasculine{} 105 (2017). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18055/FINIS8561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02477275v1</w:t>
+                <w:t xml:space="preserve">hal-02476177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du risque tsunami à Sines, Portugal: de l'importance du paysage dans la perception sociale du risque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Perception of the risk of tsunami in a context of high-level risk assessment and management: the case of the fjord Lyngen in Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øystein Robertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18055/FINIS8561⟩</w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40677-017-0068-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476177v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.58--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481338v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 273, pp.244 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we infer avalanche–climate relations using tree-ring data? Case studies in the French Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Utasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-015-0823-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.186 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481287v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolderisation policy against coastal flooding and social acceptability on the French Atlantic coast: The case of the Arcachon Bay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annaig Oiry</w:t>
+                <w:t xml:space="preserve">Can we infer avalanche–climate relations using tree-ring data? Case studies in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schläppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.629 - 642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-015-0823-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04388048v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological controls on the morphogenesis of low-energy meanders (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Hooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 531, pp.877 - 891. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hierarchical Bayesian approach to analyse environmental and climatic influences on debris flow occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 250, pp.407 - 421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolderisation policy against coastal flooding and social acceptability on the French Atlantic coast: The case of the Arcachon Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oiry Annaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, p.98-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main issues of an evacuation in case of volcanic crisis: social stakes in Guadeloupe (Lesser Antilles Arc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chenet</w:t>
+                <w:t xml:space="preserve">Debris flow activity related to recent climate conditions in the French Alps: A regional investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric . Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-014-1184-6⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219 (4), pp.248 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483560v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476189v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Redon</w:t>
+                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.309--324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058306v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Main issues of an evacuation in case of volcanic crisis: social stakes in Guadeloupe (Lesser Antilles Arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (3), pp.2127 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-014-1184-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257698v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of extreme snow avalanches and related return periods derived from a statistical-dynamical model using tree-ring techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02905259v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905267v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris flow activity related to recent climate conditions in the French Alps: A regional investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Validation of extreme snow avalanches and related return periods derived from a statistical-dynamical model using tree-ring techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schläppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric . Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.025⟩</w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483717v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic disturbance due to the 2010 Merapi volcano eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picquout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.T.W. Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholik Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.366 - 375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from the 2010 evacuations at Merapi volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Picquout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.348 - 365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Tree-Ring-Based, Semi-Quantitative Approach for the Determination of Snow Avalanche Events: use of Classification Trees for Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schläppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (3), pp.383-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1657/1938-4246-45.3.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Volcanic Risk on Fogo Volcano, Cape Verde, Through A Participatory Approach : Which Outcoming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Texier-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrillat-Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Rom David Cadag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.1-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhessd-1-6559-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris flow triggering meteorological conditions in the northern french Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ice and Snow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (1), pp.105-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15356/2076-6734-2012-1-110-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2007 eruption of Kelut volcano (East Java, Indonesia): Phenomenology, crisis management and social response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (1), pp.165 - 175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux : exemple de la crise du Kelut (Java, Indonésie), fin 2007 (People's response to warning in the event of a volcanic eruption : the example of Kelut volcano, Java, in late 2007)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8300⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 474 (7350), pp.196-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478010v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux : exemple de la crise du Kelut (Java, Indonésie), fin 2007 (People's response to warning in the event of a volcanic eruption : the example of Kelut volcano, Java, in late 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard de Gouzillon De Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1, pp.56-65</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.56--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062403v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'aléa Devient La Ressource : L'activité d'extraction Des Matériaux Volcaniques Autour Du Volcan Merapi (Indonésie) Dans La Compréhension Des Risques Locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard De Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.23555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A response to the commentary of M. Dąbski about the paper ‛Asynchronous Little Ice Age glacial maximum extent in southeast Iceland’ (Geomorphology (2010), 114, 253–260)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gouzillon de Bélizal De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cooley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.56-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02186485v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A response to the commentary of M. Dąbski about the paper ‛Asynchronous Little Ice Age glacial maximum extent in southeast Iceland’ (Geomorphology (2010), 114, 253–260)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1-2), pp.103-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00647034v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A response to bradwell's commentary on recent statistical studies in lichenometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Naveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92 (4), pp.485-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-0459.2010.00409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of future climatic change (2070–2099) on the potential occurrence of debris flows: a case study in the Massif des Ecrins (French Alps)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-009-9616-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02905125v1</w:t>
+                <w:t xml:space="preserve">hal-00357910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paris</w:t>
+                <w:t xml:space="preserve">Asynchronous Little Ice Age glacial maximum extent in southeast Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (3), pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061574v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Little Ice Age glacial maximum extent in southeast Iceland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Reconstruction of tsunami inland propagation on December 26, 2004 in Banda Aceh, Indonesia, through field investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166, pp.259-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02905130v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of tsunami inland propagation on December 26, 2004 in Banda Aceh, Indonesia, through field investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Brunstein</w:t>
+                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1-2), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417286v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of future climatic change (2070–2099) on the potential occurrence of debris flows: a case study in the Massif des Ecrins (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paris</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (1-2), pp.171-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9616-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04253319v1</w:t>
+                <w:t xml:space="preserve">hal-02905125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104, pp.59-72</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357910v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chronology of the Little Ice Age in the tropical Andes of Bolivia (16°S) and its implications for climate reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Processus et rythmes de l'incision des sandar proximaux postérieurs au petit âge glaciaire (sud de l'Islande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4/2008 (4), pp.235-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2008.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00322202v1</w:t>
+                <w:t xml:space="preserve">hal-00987429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et rythmes de l'incision des sandar proximaux postérieurs au petit âge glaciaire (sud de l'Islande)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Chenet</w:t>
+                <w:t xml:space="preserve">A chronology of the Little Ice Age in the tropical Andes of Bolivia (16°S) and its implications for climate reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (2), pp.131-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2008.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987429v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00322202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic groups' response to the 26 December 2004 earthquake and tsunami in Aceh, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Dedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (1), pp.17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00186381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalibration of the yellow Rhizocarpon growth curve in the Cordillera Blanca (Peru) and implications for LIA chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (3-4), pp.201-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment study of lichenometric methods for dating surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Is the response of hill slope debris flows to recent climate change univocal? A case study in the Massif des Ecrins (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.010⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (1-2), pp.119-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-006-9209-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905113v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the response of hill slope debris flows to recent climate change univocal? A case study in the Massif des Ecrins (French Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Occurrence des coulées de débris dans le massif des Écrins (Alpes françaises) au XXIe siècle : estimation à partir du modèle climatique ARPEGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pech</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-006-9209-0⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.283--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905110v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence des coulées de débris dans le massif des Écrins (Alpes françaises) au XXIe siècle : estimation à partir du modèle climatique ARPEGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modeling Uncertainties in Lichenometry Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grancher Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4472⟩</w:t>
+              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477750v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Uncertainties in Lichenometry Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment study of lichenometric methods for dating surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Naveau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (1-2), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191580v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic analysis of recent snow avalanche activity and weather in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (1-2), pp.180-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2006.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations glaciaires en Haute-Durance (Briançonnais, Hautes-Alpes) depuis le XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (1), pp.75-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian Hierarchical Extreme Value Model for Lichenometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.555--574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130134v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, SB 146, pp.253-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336877v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Hierarchical Extreme Value Model for Lichenometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02478000v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de champs de pollution par adaptation statistique locale et approche non stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.475--492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/jesa.39.475-492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of Little Ice Age glacier fluctuations in the tropical Andes: Charquini glaciers, Bolivia, 16°S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337 (15), pp.1311 à 1313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00374891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11464,3306 +11469,3306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Roucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025954v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OURAGAME: création de nouvelles cartes de jeu par des élèves de l'académie de la Réunion</w:t>
+                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Anselme</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324827v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OURAGAME: création de nouvelles cartes de jeu par des élèves de l'académie de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421209v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049670v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing coastal risks with nature restoration projects: opportunities for the implementation of Nature-Based Solutions in the North of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galateia Terti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Sigwald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déborah Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099953v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner le paysage pour raconter les changements environnementaux et sociétaux, par des collégiens en Polynésie française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paymages : images de paysages Colloque art &amp; géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Paris 1 Panthéon Sorbonne, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la science à l’école : retours d’expérience Ouragame - Mon lopin de mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing coastal risks with nature restoration projects: opportunities for the implementation of Nature-Based Solutions in the North of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina d'Avdeew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Sigwald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jeux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union; Geographical Society of Ireland, Aug 2024, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049554v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et adaptation aux risques littoraux en milieu insulaire : comparaison de deux archipels laurentiens (Îles de la Madeleine – Saint Pierre et Miquelon)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la science à l’école : retours d’expérience Ouragame - Mon lopin de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Burdallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e Congrès de l'Acfas, « Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724684v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Changement climatique et adaptation aux risques littoraux en milieu insulaire : comparaison de deux archipels laurentiens (Îles de la Madeleine – Saint Pierre et Miquelon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Tedaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">91e Congrès de l'Acfas, « Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662610v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un jeu pour apprendre et comprendre la post-catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promotion Ggrc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">1ères journées GAMAE, L’évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03931500v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe</w:t>
+                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe cyclonique au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Promotion Ggrc</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairi Higgs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque 17ème édition - La saison cyclonique 2017 aux Antilles - Apprentissages scientifiques et transferts de connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Université des Antilles, Point-à-Pitre, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">Jeux &amp; Enjeux - 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech Lille, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892275v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe cyclonique au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux &amp; Enjeux - 3ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytech Lille, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892213v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un jeu sérieux pour comprendre les enjeux de la post - catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promotion Ggrc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">Géorisque 17ème édition - La saison cyclonique 2017 aux Antilles - Apprentissages scientifiques et transferts de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Université des Antilles, Point-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390057v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouragame, Prêts pour l’après !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion Ggrc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels - 5ème édition - 13 et 14 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing climate challenges in coastal areas: a necessarily evolving social acceptability of adaptation. The case study of a French subarctic archipelago.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Géographique Internationale (UGI) 2022 -le temps des géographes / IGU Paris 2022 - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu pour apprendre et comprendre la post-catastrophe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées GAMAE, L’évaluation des jeux en agriculture, alimentation, environnement et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892235v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of snow and meteorological conditions on snow avalanche deposit volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques touristiques d'une île exposée aux cyclones : le cas de Saint-Martin aux Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between corridor morphological variables and avalanche deposits volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114090v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between corridor morphological variables and avalanche deposits volumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Dynamiques touristiques d'une île exposée aux cyclones : le cas de Saint-Martin aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872432v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser la méthode de moindre coût pour mesurer l'accessibilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Arslantepe (Eastern Anatolia) : procurement of obsidian from Anatolian geological sources during the Chalcolithic and Middle Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Massussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebru Akköprü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Balossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korhan Erturaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.396-402</w:t>
+              <w:t xml:space="preserve">International Obsidian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854404v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arslantepe (Eastern Anatolia) : procurement of obsidian from Anatolian geological sources during the Chalcolithic and Middle Bronze Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Dépasser la méthode de moindre coût pour mesurer l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Varoutsikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Obsidian Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.396-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886260v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisque XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GRED, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of dendrogeomorphology in the field of avalanche hazard assessment in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schläppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble - Chamonix Mont-Blanc, France. p. 672 - p. 678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between scientists, NGOs, local governments and communities in enhancing people's capacities to face natural hazards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse statistique du changement de la température de l'océan Atlantique au large de l'Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Dubai International Humanitarian Aid and Development Conference and Exhibition, Dubai, 7-9 April 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072640v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du changement de la température de l'océan Atlantique au large de l'Afrique de l'Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the gap between scientists, NGOs, local governments and communities in enhancing people's capacities to face natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Thomas</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">6th Dubai International Humanitarian Aid and Development Conference and Exhibition, Dubai, 7-9 April 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386799v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gouzillon de Bélizal De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Questions de géographie tropicale : enjeux environnementaux", Paris, 7 November 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster risk reduction in volcanic environment: Experiences from Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Dubai International Humanitarian Aid and Development Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la dimension ethnique d'une catastrophe : Le tsunami du 26 décembre 2004 en Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Dedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Géorisques, Université Paul Valéry - Montpellier III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14773,875 +14778,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ledouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouragame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition Colloque Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bateaux de plaisance sur des images Pléiades-île de Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement du Plan d’ Applications Satellitaires 2023-2027 (à l'Arche de la Défense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, La Défense (92), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et Sauf ? » Spectacle interactif d’évaluation et de sensibilisation aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état des piscines, construction d’un indicateur de la reprise du tourisme en situation post-catastrophe. L’île de Saint-Martin après le passage du cyclone Irma (sept 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dousseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO. International Conference on Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of preventive information on natural risks with original immersion tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Borelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04231449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Esposti‐ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15651,1050 +15656,1050 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouragame, un jeu pour appréhender la reconstruction post-catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782271152367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Environment and Human Context at Merapi Volcano: A Complex Balance Between Accessing Livelihoods and Coping with Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanik Humaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merapi Volcano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.45-66, 2023, Active Volcanoes of the World, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15040-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris flow occurrence and meteorological factors in the French Alps: a regional investigation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Utasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanco J.; Kheradmandpp H. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debris flow hazards mitigation;</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905143v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paris</w:t>
+                <w:t xml:space="preserve">Debris flow occurrence and meteorological factors in the French Alps: a regional investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t>
+              <w:t xml:space="preserve">Debris flow hazards mitigation;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056571v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chenet</w:t>
+                <w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blanco J.; Kheradmandpp H. </w:t>
+              <w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t>
+              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056570v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ethnies d'Aceh face au séisme et au tsunami du 26 décembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Dedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acihais, Minangkabaus et Simeulues: Trois ethnies face à la catastrophe du 26 décembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Dedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunarisque: Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.177-198, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial fluctuations in the Central Andes during the last millennium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Francou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is it the end of snowy heights ? : glaciers and climate change in the Andean Community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGCA-IRD-UNEP-AECI, pp.57-64, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00421625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16704,306 +16709,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels et technologiques : le lent démarrage de la plateforme FR-Alert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux risques naturels, quels outils de prévention pour le jeune public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption à Saint-Vincent-et-les-Grenadines : gérer une évacuation en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17013,235 +17018,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les sirènes n'alertent plus : Lubrizol et Normandie-Logistique, 26/09/2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Outre-Mer français face au défi de l'adaptation au changement climatique : l'exemple de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17251,130 +17256,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17384,287 +17389,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ana Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078218v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078216v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId478"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17811,51 +17816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina d'Avdeew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bn9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12quo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Latreille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14361" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XRM6LVDW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10693" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04388048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC371T7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pavlova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPF6S6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2013.12.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3L7L2DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/2076-6734-2012-1-110-115" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2010.00409.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PVW9XJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9616-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N038GFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322202v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8ST0MRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solomina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5072LG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905113v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JVS2GV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-006-9209-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPT0F06K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477750v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4472" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P4JF52RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191580v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grancher Delphine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478000v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.764" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD54F5A17AE30C17465D5F61DC493751C3BE94A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324827v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Flour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sigwald" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049686v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049554v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burdallet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724684v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Tedaldi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892275v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pinet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promotion Ggrc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Higgs" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892075v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892235v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10762" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872432v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854404v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072640v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376749v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376825v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049421v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdreux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905143v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421625v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina d'Avdeew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bn9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12quo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Latreille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14361" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XRM6LVDW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10693" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pavlova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPF6S6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.07.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC371T7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2013.12.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3L7L2DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/2076-6734-2012-1-110-115" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2010.00409.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PVW9XJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905125v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9616-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N038GFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8ST0MRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solomina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5072LG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-006-9209-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPT0F06K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477750v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4472" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P4JF52RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191580v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grancher Delphine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JVS2GV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.764" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD54F5A17AE30C17465D5F61DC493751C3BE94A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Flour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049686v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099953v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sigwald" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049554v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burdallet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724684v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Tedaldi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892235v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pinet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promotion Ggrc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Higgs" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892275v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872390v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10762" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872432v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854404v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376825v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdreux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905143v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421625v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312500v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>