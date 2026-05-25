--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -3871,277 +3871,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138224v1</w:t>
+                <w:t xml:space="preserve">hal-02059754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059754v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan humain de l’ouragan Irma à Saint-Martin : la rumeur post-catastrophe comme révélateur des disparités socio-territoriales</w:t>
               </w:r>
@@ -4282,77 +4282,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Peroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4514,307 +4514,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study Regarding the Risk Perception of Tsunamis from Eforie Nord (Romania) and Nice (France) Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Petruța Constantin</w:t>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iren-Adelina Moldovan</w:t>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Partheniu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Alexander A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia UBB Ambientum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (2), pp.25-38. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 557, pp.475 - 488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24193/subbambientum.2018.2.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009846v1</w:t>
+                <w:t xml:space="preserve">hal-01735691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going with the flow : Hydrologic response of middle Lena River (Siberia) to the climate variability and change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Study Regarding the Risk Perception of Tsunamis from Eforie Nord (Romania) and Nice (France) Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Angela Petruța Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A. Fedorov</w:t>
+                <w:t xml:space="preserve">Iren-Adelina Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Partheniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.12.034⟩</w:t>
+              <w:t xml:space="preserve">Studia UBB Ambientum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbambientum.2018.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735691v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t>
               </w:r>
@@ -5331,51 +5331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes of Planform Stability of a Low-Energy Meandering Gravel-Bed River (Cher River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,295 +6302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris flow activity related to recent climate conditions in the French Alps: A regional investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric . Martin</w:t>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.025⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483717v1</w:t>
+                <w:t xml:space="preserve">hal-02905267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debris flow activity related to recent climate conditions in the French Alps: A regional investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Martin</w:t>
+                <w:t xml:space="preserve">Éric . Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219 (4), pp.248 - 259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905267v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
               </w:r>
@@ -6899,690 +6899,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Redon</w:t>
+                <w:t xml:space="preserve">Validation of extreme snow avalanches and related return periods derived from a statistical-dynamical model using tree-ring techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schläppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01257698v1</w:t>
+                <w:t xml:space="preserve">hal-02905259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of extreme snow avalanches and related return periods derived from a statistical-dynamical model using tree-ring techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02905259v1</w:t>
+                <w:t xml:space="preserve">halshs-01257698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic disturbance due to the 2010 Merapi volcano eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Tree-Ring-Based, Semi-Quantitative Approach for the Determination of Snow Avalanche Events: use of Classification Trees for Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schläppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Picquout</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cholik Noer</w:t>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (3), pp.383-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1657/1938-4246-45.3.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484752v1</w:t>
+                <w:t xml:space="preserve">hal-03036941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from the 2010 evacuations at Merapi volcano</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">Air traffic disturbance due to the 2010 Merapi volcano eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picquout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T.W. Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholik Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.348 - 365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.366 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484733v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Tree-Ring-Based, Semi-Quantitative Approach for the Determination of Snow Avalanche Events: use of Classification Trees for Validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Lessons learned from the 2010 evacuations at Merapi volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Picquout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.348 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1657/1938-4246-45.3.383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03036941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Volcanic Risk on Fogo Volcano, Cape Verde, Through A Participatory Approach : Which Outcoming ?</w:t>
               </w:r>
@@ -8004,51 +8004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9318,51 +9318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97 (1-2), pp.171-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9921,51 +9921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalibration of the yellow Rhizocarpon growth curve in the Cordillera Blanca (Peru) and implications for LIA chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10031,415 +10031,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the response of hill slope debris flows to recent climate change univocal? A case study in the Massif des Ecrins (French Alps)</w:t>
+                <w:t xml:space="preserve">Occurrence des coulées de débris dans le massif des Écrins (Alpes françaises) au XXIe siècle : estimation à partir du modèle climatique ARPEGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pech</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.283--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-006-9209-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905110v1</w:t>
+                <w:t xml:space="preserve">hal-02477750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence des coulées de débris dans le massif des Écrins (Alpes françaises) au XXIe siècle : estimation à partir du modèle climatique ARPEGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Uncertainties in Lichenometry Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grancher Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (4), pp.283--292. </w:t>
+              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.277-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477750v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Uncertainties in Lichenometry Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the response of hill slope debris flows to recent climate change univocal? A case study in the Massif des Ecrins (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rabatel</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (1-2), pp.119-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-006-9209-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191580v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment study of lichenometric methods for dating surfaces</w:t>
               </w:r>
@@ -10752,51 +10752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (1), pp.75-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11136,51 +11136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11477,247 +11477,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélodie Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
+              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421209v1</w:t>
+                <w:t xml:space="preserve">hal-05049670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Roucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Delamare</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Messie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049670v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OURAGAME: création de nouvelles cartes de jeu par des élèves de l'académie de la Réunion</w:t>
               </w:r>
@@ -13074,148 +13074,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouragame, Prêts pour l’après !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels - 5ème édition - 13 et 14 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892075v1</w:t>
+                <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing climate challenges in coastal areas: a necessarily evolving social acceptability of adaptation. The case study of a French subarctic archipelago.</w:t>
               </w:r>
@@ -13303,152 +13307,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouragame, Prêts pour l’après !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promotion Ggrc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels - 5ème édition - 13 et 14 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390057v1</w:t>
+                <w:t xml:space="preserve">hal-03892075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of snow and meteorological conditions on snow avalanche deposit volumes</w:t>
               </w:r>
@@ -14169,51 +14169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble - Chamonix Mont-Blanc, France. p. 672 - p. 678</w:t>
@@ -15804,51 +15804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Environment and Human Context at Merapi Volcano: A Complex Balance Between Accessing Livelihoods and Coping with Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16048,277 +16048,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris flow occurrence and meteorological factors in the French Alps: a regional investigation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debris flow hazards mitigation;</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905143v1</w:t>
+                <w:t xml:space="preserve">hal-03056571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paris</w:t>
+                <w:t xml:space="preserve">Debris flow occurrence and meteorological factors in the French Alps: a regional investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t>
+              <w:t xml:space="preserve">Debris flow hazards mitigation;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056571v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ethnies d'Aceh face au séisme et au tsunami du 26 décembre 2004</w:t>
               </w:r>
@@ -16601,64 +16601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Francou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is it the end of snowy heights ? : glaciers and climate change in the Andean Community</w:t>
@@ -16749,51 +16749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17058,51 +17058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17816,51 +17816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina d'Avdeew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bn9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12quo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Latreille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14361" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XRM6LVDW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10693" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pavlova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPF6S6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.07.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC371T7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2013.12.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3L7L2DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/2076-6734-2012-1-110-115" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2010.00409.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PVW9XJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905125v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9616-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N038GFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8ST0MRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solomina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5072LG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-006-9209-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPT0F06K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477750v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4472" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P4JF52RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191580v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grancher Delphine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JVS2GV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.764" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD54F5A17AE30C17465D5F61DC493751C3BE94A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Flour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049686v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099953v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sigwald" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049554v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burdallet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724684v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Tedaldi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892235v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pinet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promotion Ggrc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Higgs" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892275v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872390v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10762" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872432v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854404v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376825v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdreux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905143v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421625v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312500v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina d'Avdeew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bn9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12quo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Latreille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14361" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XRM6LVDW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04419175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10693" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-018-9856-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Fedorov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.12.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVCLQ16-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQCGX4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0823-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3D902J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pavlova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPF6S6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.07.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC371T7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2013.12.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3L7L2DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-45.3.383" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/2076-6734-2012-1-110-115" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cooley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ7NFTVK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2010.00409.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PVW9XJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905130v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.07.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGL0QD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905125v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9616-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N038GFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987429v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8ST0MRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solomina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5072LG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477750v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4472" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P4JF52RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191580v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grancher Delphine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1523-0430(2007)39[277:MUILS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905110v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-006-9209-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPT0F06K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JVS2GV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.764" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD54F5A17AE30C17465D5F61DC493751C3BE94A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478025v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.475-492" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/536D3C0A3D3246F1A44D2362F13A9D14A5EF1BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Flour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049686v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099953v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sigwald" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049554v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Burdallet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724684v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Tedaldi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892235v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pinet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promotion Ggrc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Higgs" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892275v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892075v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872390v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10762" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872432v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Massussi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Akk&#246;pr&#252;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Balossi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Ertura&#231;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854404v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968556v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#228;ppy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386799v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376825v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdreux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818449v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dousseron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905143v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421625v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312500v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>