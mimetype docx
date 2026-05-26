--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:73.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Isoardi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4238-8328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132756684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue à l’origine tournée vers les sociétés protohistoriques d’Europe occidentale, mes sujets de recherche originels concernent les sites d’habitat, les réseaux de peuplement, les modalités d’occupation du sol, les phénomènes socio-économiques, les modalités de contact et d’échange (entre les sociétés protohistoriques et les civilisations méditerranéennes), en Europe et Méditerranée Nord-Occidentale (Bronze final – changement d’ère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À ces thématiques générales s’ajoutent les questions démographiques, et notamment la notion d’archéodémographie développée en doctorat : comment tenter de restituer le niveau des populations au cours du temps et dans l’espace (à partir de l’habitat et de l’étude des maisons), et arriver à lire dans les variations obtenues, les impacts des facteurs ayant affectés ces populations (phénomènes économiques, historiques, évolutions socio-économiques ou encore environnementales). Ce thème de recherche est évidement en lien avec d’autres paramètres, tels que l’alimentation, l’économie, l’environnement, les ressources, le climat … ; notamment avec ma collaboration aux projets RDmed (J. Guiot/CEREGE dir.) puis MICA (L. Bouby/ISEM, dir.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus récemment, mes étude se sont ouvertes aux thématiques des ressources environnementales de la moyenne et haute montagne (dont les ressources forestières, les pâturages) dans le cadre des collaborations avec le Service Départemental de l’Archéologie du 04, du projet GALADIUS et du projet PathWay. Réflexions sur les ressources locales et leur impact sur la structuration des communautés humaines, dans la diachronie (de la préhistoire à l’époque moderne). Cette voie vers l’interdisciplinarité a pris corps également dans le co-encadrement de la thèse d’E. Gamba en paléoécologie (anthracologie, palynologie - en co-dir. avec B. Talon IMBE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De fait, aujourd’hui, en raison de ces projet pluridisciplinaires et diachroniques, nécessitant une collecte de sources diverses (historiques, cartographiques) couplée à de nécessaires opérations de terrain dans divers secteurs des Alpes du Sud, mes travaux sont davantage ciblés sur les populations de montagne dans la longue durée, en lien avec leurs ressources spécifiques (alpages, bois). Afin d’apprécier les dynamiques d’occupation sur la longue durée en zone de montagne, les périodes préhistoriques, antiques et médiévales sont désormais prises en compte dans mes travaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes de pierre du Verdon à l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'en-haut, 72, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05425424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commune Draix. Prospection-inventaire. Campagne de prospection pédestre diachronique (Préhistoire - période moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Reynaud -Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal le Verdon ? Témoignages d’occupation des basses gorges jusqu’aux alpages de la Préhistoire à l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Archéam 27, 2 (2023), pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to investigate human-forest relationships in southern French Alps: How to estimate the impact of populations on the local mountain wood stock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 700-701, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draix. Territoire communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Reynaud-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prads-Haute-Bléone. Zone de Faillefeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute (Alpes-de-Haute-Provence). Territoire communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaujeu et son passé. Résultats de deux campagnes de prospection archéologique de la commune entre 2019 et 2020 (de la Préhistoire à la période moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387, pp.77-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaujeu. Territoire communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute. Territoires communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces archéologiques en Ubaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Homps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute la Vallée : la vie en Ubaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse. Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prads-Haute-Bléone. Four à chaux de Chanolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaujeu. Territoire communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute. Territoires communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute. Territoires communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisins ou cousins ? Comparaison de deux régions alpines à la frontière franco-italienne à l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du XVe Colloque sur les Alpes dans l’Antiquité de la Préhistoire au Moyen Âge, Saint-Gervais (Haute-Savoie), 12-14 octobre 2018, XXIX-XXX, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar (Cadenet, 84) - partie sud du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilans scientifiques régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Marseilleveyre. Opération de fouille programmée. Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar (Cadenet, 84) - partie nord du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilans scientifiques régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tête coupée gravée sur bloc de calcaire (oppidum du Castellar, Cadenet, 84)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stèles et statues du début de l’âge du Fer dans le Midi de la France (VIIIe-IVe s. av. J.-C.) : chronologies, fonctions et comparaisons. Actes de la table ronde de Rodez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse Dexiua du Castellar (Cadenet, 84). Confrontation des témoignages épigraphiques et des données archéologiques à l'occasion des premières fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Golosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2010.1802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar (Cadenet, Vaucluse). Un rempart à agger dans le sud de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les fortifications préromaines en France Méridionale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données démographiques dans une étude de l'organisation de la société préromaine de France méridionale. Une nouvelle lecture des oppida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueo Mediterrània</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L’espai domèstic i l’organització de la societat a la protohistòria de la Mediterrània occidental (Ier millenni aC). Actes de la IV Reunió Internacional d'Arqueologia de Calafell (Calafell - Tarragona, 6 al 9 de març de 2007)., 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la recherche archéologique en Ubaye. Des antiquaires du XVI e s. à l’archéologie contemporaine en Haute Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chroniques de Haute-Provence (356)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique forestière et dynamique humaine en haute Bléone. Une étude interdisciplinaire sur la zone de Faillefeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement antique du Serre Saint-Martin à Marcoux (04). Reprise du dossier et nouvelle analyse des données de la zone funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Darnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Archéologiques Départementales, 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des Alpes-de-Haute-Provence et SDA04, May 2025, Digne Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Haute Bléone, de la préhistoire à la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Moulins et du Patrimoine de Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association A3P; Ateliers du Couar, Jun 2025, Archail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Haute Bléone, de la préhistoire à la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une prospection archéologique ? L’exemple du territoire de Thorame. Importance de la préservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Animal Production, and Supply Strategies in the Western Alpine Arc and Its Mediterranean Margins: A Synthesis of Recent Research on the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2025, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre du patrimoine du territoire de Thorame (Haute Vallée du Verdon, Alpes-de-Haute Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Débat de l'Association Culture et Patrimoine, Thorame-Basse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2024, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires en moyenne vallée du Rhône et basse Provence du IXe au Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dedet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires en Europe occidentaledu XIème au Vème s. av J.-C. 48e colloque international de l’Association Française pour l’Étude de l’Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2024, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires au premier âge du Fer dans les Alpes françaises et sur le cours supérieur du Rhône : synthèse documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires en Europe occidentaledu XIème au Vème s. av J.-C., 48e colloque international de l’Association Française pour l’Étude de l’Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2024, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir au cœur de la civitas d’Eturamina : le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG VII - Montagne et société en Gaule dans l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antiquité tardive en Gaule, Dec 2021, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Repos des alpins, Pratiques funéraires de l’âge du Fer à la période gallo-romaine dans les Alpes du Sud-Est. Conférence grand public à Thorame-Basse (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2020, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première campagne de prospections archéologique diachronique sur les communes de Thorame-basse et Thorame-Haute (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres archéologiques départementales des Alpes de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Départemental des Alpes de Haute-Provence; Ville de Digne-les-Bains, Apr 2019, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques des communes de Thorame-Basse et de Thorame-Haute : les données de 2018-2019. Conférence grand public à Thorame-Basse (04), en lien avec les prospections de la commune (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2019, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques entre Rhône, Alpes et Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Etude de l’Age du Fer (AFEAF), May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaissière, un passionné d’archéologie et de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres archéologiques départementales des Alpes de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Départemental des Alpes de Haute-Provence; Ville de Digne-les-Bains, Apr 2019, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric Provence: historiographical chimera or historical reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e colloque international de l’Association Française pour l’Etude de l’Age du Fer. Unity and Diversity in the Celtic World.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme archéologique sur les communes de Thorame-Basse et de Thorame-Haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public à Thorame-Basse (04), avec Fl. Mocci (CNRS/CCJ), en lien avec les prospections de la commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement archaïque de Marseilleveyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-Labo du Centre Camille Jullian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et Histoire en Ubaye. Un aperçu des études en cours et travaux récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public au Château d’Oraison (04), organisée par l’association Rancure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oraison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie dans la vallée de l’Ubaye. Des érudits du XIXe siècle aux recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres archéologiques départementales des Alpes-de-Haute-Provence (Journées nationales de l’archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Départemental du 04, Jun 2017, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d’insertion d’une vallée intra alpine des Alpes du Sud dans le contexte européen de l’âge du Fer : mobilité des individus et des biens dans la vallée de l’Ubaye et le Guillestrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">142e Congrès du Comité des Travaux Historique et Scientifique– « Circulations montagnardes, circulations européennes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar dans le Luberon (Cadenet, Vaucluse), entre la fin du 2ème âge du Fer et l’Antiquité. Site fortifié, site refuge, lieu de culte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance du céramopôle du Centre Camille Jullian du 20 janvier 2016 : Séance manipulation, matériel d’époques archaïque et protohistorique en Provence. Deux communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement archaïque de Marseilleveyre (Massif de Marseilleveyre, Marseille). Territoire de rencontre entre Grecs et Indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance du céramopôle du Centre Camille Jullian du 20 janvier 2016 : Séance manipulation, matériel d’époques archaïque et protohistorique en Provence. Deux communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l'Ubaye durant l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Picavet et P. Bintz (Association de diffusion et de valorisation de la préhistoire alpine et SARL Paléotime), Oct 2016, Villars-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ForHuMM. Forêts et occupation Humaine des Montagnes au littoral Méditerranéen, de la Préhistoire au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution des projets "amorce" des ATRI 2014-2015 organisée par l’Observatoire des Pratiques Interdisciplinaires et LabexMed (AMU).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce méditerranéen et occupation du territoire au Premier âge du Fer, du Sud de la Gaule à l’Europe centrale : nouvelles données d’analyse spatiale et essai d’approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e colloque international de l’Association Française pour l’Etude de l’Age du Fer, Nancy (PRODUCTION ET PROTO-INDUSTRIALISATION AUX AGES DU FER. Perspectives sociales et environnementales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ForHuMM. Forêts et occupation Humaine des Montagnes au littoral Méditerranéen, de la Préhistoire au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LabexMed (AMU) : L’interdisciplinarité : comprendre ce qui est dessous ou dessus. Lectures, convivialités, terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ForHuMM. Forêts et occupation Humaine des Montagnes au littoral Méditerranéen, de la Préhistoire au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution des projets "amorce" des ATRI 2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques Interdisciplinaires et LabexMed (AMU)., Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage céréalier et démographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » (organisé par D. ISOARDI ; M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU). Journée du 23 mai 2014 sur le thème Réflexion pluridisciplinaire sur la production céréalière au sein de l’alimentation en Méditerranée- Monde grec – Sud de la Gaule.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar (Cadenet, Vaucluse). Un système défensif, des blocs sculptés, des inscriptions gallo-grecques et latines, du marbre et Dexiva . État des connaissances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-labo du Centre Camille Jullian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Fonteta de Guardamar (Alicante, Espagne), VIIIe- VIe s. Av. J.-C. Approches archéologique, ichtyologique et archéo-démographique : Perspective interdisciplinaire pour l’étude de la trajectoire du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire d’histoire et d’archéologie classique « Nouvelles questions, nouveaux outils, nouvelles pratiques de l’archéologie de l’histoire ancienne » (Ph. Jockey et S. Bouffier, AMU, dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions des sociétés celto-ligures autour de Marseille, vers 500 av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude autour de l’exposition : Le Trésor des Marseillais. 500 av. J.-C. L’éclat de Marseille à Delphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une habitation du VI e s. av. J.-C. en matériaux périssables sur le massif de Marseilleveyre … La limite de la chôra de Marseille dans le VI e s. av. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaires de Master de l’Université Paul Valéry Montpellier IIII, au CDAR de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la consommation alimentaire et de l’évolution archéodémographique sur la trajectoire d’un site : Le cas de La Fonteta de Guardamar (Alicante, Espagne), VIII – VI es. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » organisé par D. ISOARDI ; M M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU) - 15 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des populations protohistoriques dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaires de Master de l’Université Marc Bloch de Strasbourg (« Peuples, territoires et entités culturelles à l’âge du Fer en Europe », sous la resp. de L. Bernard, MCF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire de Marseille. Une mesure des « rythmes » de l’occupation du sol dans le bassin de Marseille, entre territoire grec et territoire indigène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaire sur « Marseille grecque et la Gaule : bilan et prospectives », à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison, l’habitat groupé, l’archéo-démographie : Quelles pistes pour une approche de la structure familiale des celtes du Sud-Est de la France, de la fin du VII e s. au II e s. av. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaires sur « Marseille grecque et la Gaule : bilan et prospectives » - le 7 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Marseilleveyre entre Grecs et indigènes : Etat de la question, recherches récentes et nouvelles approches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque en hommage à Michel Bats (Hyères, 15-18 septembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Coloquio Internacional de Arqueología Espacial: Arqueología de la Población à Teruel (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Teruel, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte récente en Arles d’aménagements de berge du Rhône datés du Haut-Empire. présentation des résultats de la fouille de sauvetage au 5 place Jean-Baptiste Massillon en Arles (13) le cadre des Séminaires d’Antiquités Nationales, à la MMSH d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Antiquités Nationales à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques de Gaule méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du LAMPéA à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques de Gaule méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de Protohistoire méridionale de l’université Paul Valéry Montpellier III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse Dexiva du Castellar (Cadenet, 84)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Golosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Inscriptions latines de Narbonnaise – 4. Epigraphie et informatique", coordonné par S. Agusta-Boularot et Th. Janon, à la MMSH d'Aix-en-Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet. Les fouilles récentes de l’oppidum du Castellar (Cadenet, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Golosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Antiquités Nationales à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar (Cadenet, Vaucluse). Un rempart à agger dans le sud de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-Ronde sur "Les fortifications préromaines de Gênes à Emporion", coordonnée par Th. Janin et E. Gailledrat (UMR5140/Univ. Paul valéry Montpellier III).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méfaits du pillage archéologique : l’exemple des détecteurs de métaux non autorisés, non encadrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hommes et la forêt d’Archail. Entre fluctuations humaines et variations du tissu arboré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Patrimoine et des Moulins de Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Archail, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du village d'Archail (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Digne-les-Bains, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Forêt d'Archail (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Digne-les-Bains, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaissière, un passionné d’archéologie et de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Et L'Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Frécon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Digne-les-Bains, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de Beaujeu (04). Recherches archéologiques et historiques en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Européennes du Patrimoine (21 septembre 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Digne-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecs en terre Celte à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix-Marseille et la Méditerranée: défis et coopérations scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, MARSEILLE, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléodémographie de l'âge du Fer méridional.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs organisé par l’UMR 5594 et Bibracte, au centre archéologique européen du Mont Beuvray (Glux-en-Glenne, 58). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Glux-enGlenne, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecs en terre celte à Marseille. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Rencontres du PR2I Humanités, AMU - 21 novembre 2014, Marseille, Aix Marseille université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marseille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARDA-HP, 40 ans de présence dans le département</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Reynaud -Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARDA-Hp. Association de Recherche et de Documentation archéologiques en Haute-Provence, 21, 80 p., 2025, Bulletin de le l'Association de Recherche et de Documentation archéologiques en Haute-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05157086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archail, de la Préhistoire au Moyen Age. Premiers jalons archéologiques et historiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17, pp.38, 2020, Bulletin de le l'Association de Recherche et de Documentation archéologiques en Haute-Provence, 1624-8112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés alpines de l’Antiquité tardive face à la mort en montagne : au cœur de la civitas d’Eturamina, le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2023, Archéologies méditerranéennes, 979-10-320-0470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Protohistoire dans les Hautes-Alpes. Avancées de la recherche depuis la fin du XXème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles Lettres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-87, 2022, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-374, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provence protohistorique, chimère historiographique ou réalité archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-284, 2020, Collection AFEAF, 978-2-9567407-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des individus et des biens dans la vallée de l’Ubaye (Alpes-de-Haute-Provence) et le Guillestrois (Hautes-Alpes) à l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Deschamps; Sandrine Costamagno; Pierre-Yves Milcent; Jean-Marc Pétillon; Caroline Renard; Nicolas Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, http://books.openedition.org/cths/7902, 2019, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508846. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du site au « 5, place Jean-Baptiste Massillon » en Arles : aperçu sur un secteur de la ville antique en bordure du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Djaoui; M. Heijmans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire en territoire arlésien. Mélanges offerts à Jean Piton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Ed. Mergoil, pp.197-246, 2019, Archéologie et Histoire Romaine, 978-2-35518-087-3. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéodémographie pour relire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule; Dominique Garcia; Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des civilisations. Comment l’archéologie bouleverse nos connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.543-547, 2018, 978-27071-8878-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et consommation du premier âge du Fer en Méditerranéen nord-occidentale : pour une mesure des impacts sociaux et démographiques entre le Sud-Est de la Gaule et le centre de l’Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.621-648, 2017, Mémoires, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the frontiers of Massalian territory : Greek and Indigenous rythms from 7th to 2nd cent. BC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-182, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes de l’Ubaye aux tumulus alpins, des sépultures de montagne aux populations du littoral provençal à l’âge du Fer. Que nous enseignent les phénomènes funéraires alpins sur les dynamiques d’échange avec la basse Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.393-416, 2016, Monographies d’archéologie méditerranéenne, hors série, 978-2-912369-31-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.353-368, 2016, Revue archéologique de Narbonnaise. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Marseilleveyre entre Grecs et indigènes. État de la question, recherches récentes et nouvelles approches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et Acculturations en Méditerranée occidentale. Hommages à Michel Bats. Colloque de Hyères, 15-18 septembre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque d’archéologie méditerranéenne et africaine (15), 2015, Contacts et Acculturations en Méditerranée occidentale. Hommages à Michel Bats. Colloque de Hyères, 15-18 septembre 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du territoire marseillais : Rythmes grecs et rythmes celtiques entre le VIIe et le Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de Marseille antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat groupé, la démographie et le cas de Saint-Blaise. Quelques pistes sur les modèles urbains protohistoriques méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat en Europe celtique et en Méditerranée préclassique : Domaines urbains. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et démographie. La situation démographique des populations protohistoriques autour de Marseille grecque permet-elle d’illustrer un état de guerre ou de paix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’épée. Armes et guerriers en pays celte méditerranéen. Catalogue de l'exposition du 4 mai au 31 décembre 2013 au Musée archéologique de Nîmes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Massif de Marseilleveyre (8ème)..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2013, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic analysis of Pre-roman populations near the Greek colony of Massalia (southern France). The concept, the method and an introduction to historical openings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Pillars of Hercules to the Footsteps of the Argonauts. Colloquia Antiqua 4. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mnemosyne Supplementum, 2012, From the Pillars of Hercules to the Footsteps of the Argonauts. Colloquia Antiqua 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARSEILLE. Marseilleveyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2012, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Place Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARSEILLE. Marseilleveyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la Población. Comunicaciones presentadas al VI Coloquio Internacional de Arqueología Espaciala a celebrar en Teruel del 13 al 14 de diciembre de 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, , pp.265-284, 2010, Arqueología de la Población. Comunicaciones presentadas al VI Coloquio Internacional de Arqueología Espaciala a celebrar en Teruel del 13 al 14 de diciembre de 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations démographiques et production des céréales en Celtique méditerrannéenne : le rôle de Marseille grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grecs et indigènes de la Catalogne à la mer noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre Camille Jullian; Éditions Errance, pp.403- 424, 2010, Bibliothèque d’archéologie méditerranéenne et africaine, 3, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pccj.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2009, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'estimation démographique des populations de l’Âge du Fer du versant occidental et méridional des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'arc alpin. 131e congrès national des sociétés historiques et scientifiques, Grenoble, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, le peuplement de l'arc alpin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes protohistoriques: des tombes, des maisons ou des objets … mais aussi des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans d'archéologie en Provence-Alpes-Côte-d'Azur. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ligures, des Celtes, des Gaulois …entre Méditerranée, Rhône et Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques des communes de Thorame-Basse et de Thorame-Haute. Conférence grand public à Thorame-Basse (04), en lien avec les prospections de la commune (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier de prospection-inventaire archéologique 2018-2019 à Thorame-Basse et aperçu des travaux en Haute-Ubaye (Mercantour). Conférence grand public à Thorame-Haute (04), en lien avec les prospections de la commune (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorgues au temps des Gaulois. Le site du Mourre de Sève (VIe-Ve siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ligures, des Celtes, des Gaulois entre Méditerranée, Rhône et Alpes du Sud. Un aperçu sur l’âge du Fer en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des références bibliographiques de la Commission d’étude des Enceintes Préhistoriques et Fortifications Anhistoriques de 1906 à 1922, concernant les sites fortifiés de l’âge du Fer de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie pour la base de données des sites fortifiés protohistoriques de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude des maisons de l'âge du Fer à des considérations sur les structures familiales des sociétés protohistoriques du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection-inventaire systématique, commune de Draix, année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Frécon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de Recherches et de Documentation Archéologiques en Haute Provence; Centre Camille Jullian (UMR 7299). 2024, 3 vol., 106, 49, 122 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de prospection-inventaire de la commune de Prads-Haute-Bléone (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (UMR 7299). 2022, (3 vol.), 61, 344, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération d'urgence sur le four à chaux de Viéraron à Prads-Haute-Bléone (Alpes-de-Haute-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myette Guiomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum des Caisses de Jean-Jean (Mouriès, 13). Rapport de fouille d’opération archéologique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; Centre Camille Jullian. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 - Thorame-Basse, 04</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commune d’Archail (04). Découvertes archéologiques recensées entre 1998 et 2018 auprès des habitants. Enquête orale et inventaire. Rapport d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie, Aix-en-Provence. 2020, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique sur les communes de Thorame-Basse et de Thorame-Haute (Alpes-de-Haute6provence), mai et septembre 2019. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalement de découvertes archéologiques au hameau ruiné de La Bouisse, commune de la Javie (04).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2020, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de prospection inventaire de la commune de Beaujeu (04). Année 2020. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2020, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 (Thorame-Basse, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); Service départemental d'archéologie des Alpes-de-Haute-Provence. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de prospection systématique (inventaire) de la commune de Beaujeu (04). Année 2019. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique sur les communes de Thorame-Basse et de Thorame-Haute (Alpes-de-Haute6provence), septembre 2018. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01975066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d’Opération. Fouille programmée du site archaïque de Marseilleveyre. Campagne 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Le Castellar (Cadenet, 84) - plateau méridional Campagne 2014. RFO - 3ème année. Aix-en-Provence, Centre Camille Jullian, 5 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport final d’opération 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Serieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de PACA; Département de Vaucluse - Service de l'archéologie. 2016, pp.356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet, 84. Du complexe fortifié de l’extrême fin de l’âge du Fer au culte de Dexiva. Étude de la transformation d’un habitat protohistorique. Fouille programmée, deuxième année. RFO 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille du fossé militaire. Zone extramuros à l’extrémité nord-est du site. Fouille archéologique du Castellar de Cadenet, 84. Opération pluriannuelle 2012-2014. Année 2012. Aix-en-Provence, Centre Camille Jullian, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseilleveyre. Campagne de fouille et compte-rendu des prospections dans le massif. Année 2012. Aix-en-Provence, Centre Camille Jullian, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie d'Ovidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages sur le site de Marseilleveyre. Rapport de sondages, S.R.A. – P.A.C.A., Aix-en-Provence, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Une agglomération et son territoire. Document final de synthèse - 2010 (fouilles 2007-2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille de sauvetage au lieu-dit 5, place Jean-Baptiste Massillon (Arles)– 2009. Rapport de Fouille, S.R.A. – P.A.C.A., Aix-en-Provence, 2010, 3 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Une agglomération et son territoire. Rapport de fouille – 2008. Rapport de Fouille, S.R.A. – P.A.C.A., Aix-en-Provence, 2008, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Une agglomération et son territoire. Rapport de fouille – 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar à Cadenet (84). Rapport d'activité 2006. Compte-rendu des opérations de relevés (fortification préromaine), S.R.A. – P.A.C.A., Aix-en-Provence, 2006, 1 vol., plans, relevés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection sur les communes du Lauzet-Ubaye et de Saint-Pons. Rapport de prospection, S.R.A. – P.A.C.A., Aix-en-Provence, 2001, 2 vol., cartes, fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] service régional de l'archéologie, Aix-en-Provence. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POPULATIONS PROTOHISTORIQUES DU SUD-EST DE LA FRANCE : ESSAI D' APPROCHE DEMOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix-Marseille-Université, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01413079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:73.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Isoardi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4238-8328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132756684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue à l’origine tournée vers les sociétés protohistoriques d’Europe occidentale, mes sujets de recherche originels concernent les sites d’habitat, les réseaux de peuplement, les modalités d’occupation du sol, les phénomènes socio-économiques, les modalités de contact et d’échange (entre les sociétés protohistoriques et les civilisations méditerranéennes), en Europe et Méditerranée Nord-Occidentale (Bronze final – changement d’ère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À ces thématiques générales s’ajoutent les questions démographiques, et notamment la notion d’archéodémographie développée en doctorat : comment tenter de restituer le niveau des populations au cours du temps et dans l’espace (à partir de l’habitat et de l’étude des maisons), et arriver à lire dans les variations obtenues, les impacts des facteurs ayant affectés ces populations (phénomènes économiques, historiques, évolutions socio-économiques ou encore environnementales). Ce thème de recherche est évidement en lien avec d’autres paramètres, tels que l’alimentation, l’économie, l’environnement, les ressources, le climat … ; notamment avec ma collaboration aux projets RDmed (J. Guiot/CEREGE dir.) puis MICA (L. Bouby/ISEM, dir.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus récemment, mes étude se sont ouvertes aux thématiques des ressources environnementales de la moyenne et haute montagne (dont les ressources forestières, les pâturages) dans le cadre des collaborations avec le Service Départemental de l’Archéologie du 04, du projet GALADIUS et du projet PathWay. Réflexions sur les ressources locales et leur impact sur la structuration des communautés humaines, dans la diachronie (de la préhistoire à l’époque moderne). Cette voie vers l’interdisciplinarité a pris corps également dans le co-encadrement de la thèse d’E. Gamba en paléoécologie (anthracologie, palynologie - en co-dir. avec B. Talon IMBE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De fait, aujourd’hui, en raison de ces projet pluridisciplinaires et diachroniques, nécessitant une collecte de sources diverses (historiques, cartographiques) couplée à de nécessaires opérations de terrain dans divers secteurs des Alpes du Sud, mes travaux sont davantage ciblés sur les populations de montagne dans la longue durée, en lien avec leurs ressources spécifiques (alpages, bois). Afin d’apprécier les dynamiques d’occupation sur la longue durée en zone de montagne, les périodes préhistoriques, antiques et médiévales sont désormais prises en compte dans mes travaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes de pierre du Verdon à l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'en-haut, 72, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05425424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach to investigate human-forest relationships in southern French Alps: How to estimate the impact of populations on the local mountain wood stock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 700-701, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commune Draix. Prospection-inventaire. Campagne de prospection pédestre diachronique (Préhistoire - période moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Reynaud -Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal le Verdon ? Témoignages d’occupation des basses gorges jusqu’aux alpages de la Préhistoire à l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Archéam 27, 2 (2023), pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draix. Territoire communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Reynaud-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prads-Haute-Bléone. Zone de Faillefeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute (Alpes-de-Haute-Provence). Territoire communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaujeu et son passé. Résultats de deux campagnes de prospection archéologique de la commune entre 2019 et 2020 (de la Préhistoire à la période moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387, pp.77-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaujeu. Territoire communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute. Territoires communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces archéologiques en Ubaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Homps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute la Vallée : la vie en Ubaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse. Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prads-Haute-Bléone. Four à chaux de Chanolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaujeu. Territoire communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute. Territoires communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse et Thorame-Haute. Territoires communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisins ou cousins ? Comparaison de deux régions alpines à la frontière franco-italienne à l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cicolani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes du XVe Colloque sur les Alpes dans l’Antiquité de la Préhistoire au Moyen Âge, Saint-Gervais (Haute-Savoie), 12-14 octobre 2018, XXIX-XXX, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar (Cadenet, 84) - partie sud du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilans scientifiques régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Marseilleveyre. Opération de fouille programmée. Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar (Cadenet, 84) - partie nord du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilans scientifiques régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tête coupée gravée sur bloc de calcaire (oppidum du Castellar, Cadenet, 84)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stèles et statues du début de l’âge du Fer dans le Midi de la France (VIIIe-IVe s. av. J.-C.) : chronologies, fonctions et comparaisons. Actes de la table ronde de Rodez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse Dexiua du Castellar (Cadenet, 84). Confrontation des témoignages épigraphiques et des données archéologiques à l'occasion des premières fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Golosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2010.1802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar (Cadenet, Vaucluse). Un rempart à agger dans le sud de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les fortifications préromaines en France Méridionale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données démographiques dans une étude de l'organisation de la société préromaine de France méridionale. Une nouvelle lecture des oppida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueo Mediterrània</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L’espai domèstic i l’organització de la societat a la protohistòria de la Mediterrània occidental (Ier millenni aC). Actes de la IV Reunió Internacional d'Arqueologia de Calafell (Calafell - Tarragona, 6 al 9 de març de 2007)., 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la recherche archéologique en Ubaye. Des antiquaires du XVI e s. à l’archéologie contemporaine en Haute Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chroniques de Haute-Provence (356)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique forestière et dynamique humaine en haute Bléone. Une étude interdisciplinaire sur la zone de Faillefeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Haute Bléone, de la préhistoire à la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Moulins et du Patrimoine de Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association A3P; Ateliers du Couar, Jun 2025, Archail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Haute Bléone, de la préhistoire à la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement antique du Serre Saint-Martin à Marcoux (04). Reprise du dossier et nouvelle analyse des données de la zone funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Darnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Archéologiques Départementales, 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des Alpes-de-Haute-Provence et SDA04, May 2025, Digne Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une prospection archéologique ? L’exemple du territoire de Thorame. Importance de la préservation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Animal Production, and Supply Strategies in the Western Alpine Arc and Its Mediterranean Margins: A Synthesis of Recent Research on the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2025, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre du patrimoine du territoire de Thorame (Haute Vallée du Verdon, Alpes-de-Haute Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Débat de l'Association Culture et Patrimoine, Thorame-Basse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2024, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires au premier âge du Fer dans les Alpes françaises et sur le cours supérieur du Rhône : synthèse documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires en Europe occidentaledu XIème au Vème s. av J.-C., 48e colloque international de l’Association Française pour l’Étude de l’Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2024, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires en moyenne vallée du Rhône et basse Provence du IXe au Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dedet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires en Europe occidentaledu XIème au Vème s. av J.-C. 48e colloque international de l’Association Française pour l’Étude de l’Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2024, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir au cœur de la civitas d’Eturamina : le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG VII - Montagne et société en Gaule dans l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antiquité tardive en Gaule, Dec 2021, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Repos des alpins, Pratiques funéraires de l’âge du Fer à la période gallo-romaine dans les Alpes du Sud-Est. Conférence grand public à Thorame-Basse (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2020, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première campagne de prospections archéologique diachronique sur les communes de Thorame-basse et Thorame-Haute (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres archéologiques départementales des Alpes de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Départemental des Alpes de Haute-Provence; Ville de Digne-les-Bains, Apr 2019, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques des communes de Thorame-Basse et de Thorame-Haute : les données de 2018-2019. Conférence grand public à Thorame-Basse (04), en lien avec les prospections de la commune (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2019, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques entre Rhône, Alpes et Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Etude de l’Age du Fer (AFEAF), May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaissière, un passionné d’archéologie et de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres archéologiques départementales des Alpes de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Départemental des Alpes de Haute-Provence; Ville de Digne-les-Bains, Apr 2019, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric Provence: historiographical chimera or historical reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e colloque international de l’Association Française pour l’Etude de l’Age du Fer. Unity and Diversity in the Celtic World.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme archéologique sur les communes de Thorame-Basse et de Thorame-Haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public à Thorame-Basse (04), avec Fl. Mocci (CNRS/CCJ), en lien avec les prospections de la commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement archaïque de Marseilleveyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-Labo du Centre Camille Jullian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et Histoire en Ubaye. Un aperçu des études en cours et travaux récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public au Château d’Oraison (04), organisée par l’association Rancure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oraison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie dans la vallée de l’Ubaye. Des érudits du XIXe siècle aux recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres archéologiques départementales des Alpes-de-Haute-Provence (Journées nationales de l’archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Départemental du 04, Jun 2017, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d’insertion d’une vallée intra alpine des Alpes du Sud dans le contexte européen de l’âge du Fer : mobilité des individus et des biens dans la vallée de l’Ubaye et le Guillestrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">142e Congrès du Comité des Travaux Historique et Scientifique– « Circulations montagnardes, circulations européennes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar dans le Luberon (Cadenet, Vaucluse), entre la fin du 2ème âge du Fer et l’Antiquité. Site fortifié, site refuge, lieu de culte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance du céramopôle du Centre Camille Jullian du 20 janvier 2016 : Séance manipulation, matériel d’époques archaïque et protohistorique en Provence. Deux communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement archaïque de Marseilleveyre (Massif de Marseilleveyre, Marseille). Territoire de rencontre entre Grecs et Indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance du céramopôle du Centre Camille Jullian du 20 janvier 2016 : Séance manipulation, matériel d’époques archaïque et protohistorique en Provence. Deux communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l'Ubaye durant l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Picavet et P. Bintz (Association de diffusion et de valorisation de la préhistoire alpine et SARL Paléotime), Oct 2016, Villars-de-Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ForHuMM. Forêts et occupation Humaine des Montagnes au littoral Méditerranéen, de la Préhistoire au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution des projets "amorce" des ATRI 2014-2015 organisée par l’Observatoire des Pratiques Interdisciplinaires et LabexMed (AMU).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce méditerranéen et occupation du territoire au Premier âge du Fer, du Sud de la Gaule à l’Europe centrale : nouvelles données d’analyse spatiale et essai d’approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e colloque international de l’Association Française pour l’Etude de l’Age du Fer, Nancy (PRODUCTION ET PROTO-INDUSTRIALISATION AUX AGES DU FER. Perspectives sociales et environnementales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ForHuMM. Forêts et occupation Humaine des Montagnes au littoral Méditerranéen, de la Préhistoire au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LabexMed (AMU) : L’interdisciplinarité : comprendre ce qui est dessous ou dessus. Lectures, convivialités, terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ForHuMM. Forêts et occupation Humaine des Montagnes au littoral Méditerranéen, de la Préhistoire au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution des projets "amorce" des ATRI 2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques Interdisciplinaires et LabexMed (AMU)., Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage céréalier et démographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » (organisé par D. ISOARDI ; M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU). Journée du 23 mai 2014 sur le thème Réflexion pluridisciplinaire sur la production céréalière au sein de l’alimentation en Méditerranée- Monde grec – Sud de la Gaule.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar (Cadenet, Vaucluse). Un système défensif, des blocs sculptés, des inscriptions gallo-grecques et latines, du marbre et Dexiva . État des connaissances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-labo du Centre Camille Jullian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Fonteta de Guardamar (Alicante, Espagne), VIIIe- VIe s. Av. J.-C. Approches archéologique, ichtyologique et archéo-démographique : Perspective interdisciplinaire pour l’étude de la trajectoire du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire d’histoire et d’archéologie classique « Nouvelles questions, nouveaux outils, nouvelles pratiques de l’archéologie de l’histoire ancienne » (Ph. Jockey et S. Bouffier, AMU, dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions des sociétés celto-ligures autour de Marseille, vers 500 av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude autour de l’exposition : Le Trésor des Marseillais. 500 av. J.-C. L’éclat de Marseille à Delphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une habitation du VI e s. av. J.-C. en matériaux périssables sur le massif de Marseilleveyre … La limite de la chôra de Marseille dans le VI e s. av. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaires de Master de l’Université Paul Valéry Montpellier IIII, au CDAR de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la consommation alimentaire et de l’évolution archéodémographique sur la trajectoire d’un site : Le cas de La Fonteta de Guardamar (Alicante, Espagne), VIII – VI es. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » organisé par D. ISOARDI ; M M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU) - 15 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des populations protohistoriques dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaires de Master de l’Université Marc Bloch de Strasbourg (« Peuples, territoires et entités culturelles à l’âge du Fer en Europe », sous la resp. de L. Bernard, MCF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire de Marseille. Une mesure des « rythmes » de l’occupation du sol dans le bassin de Marseille, entre territoire grec et territoire indigène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaire sur « Marseille grecque et la Gaule : bilan et prospectives », à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison, l’habitat groupé, l’archéo-démographie : Quelles pistes pour une approche de la structure familiale des celtes du Sud-Est de la France, de la fin du VII e s. au II e s. av. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaires sur « Marseille grecque et la Gaule : bilan et prospectives » - le 7 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Marseilleveyre entre Grecs et indigènes : Etat de la question, recherches récentes et nouvelles approches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque en hommage à Michel Bats (Hyères, 15-18 septembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Coloquio Internacional de Arqueología Espacial: Arqueología de la Población à Teruel (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Teruel, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte récente en Arles d’aménagements de berge du Rhône datés du Haut-Empire. présentation des résultats de la fouille de sauvetage au 5 place Jean-Baptiste Massillon en Arles (13) le cadre des Séminaires d’Antiquités Nationales, à la MMSH d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Antiquités Nationales à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01974975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques de Gaule méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du LAMPéA à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques de Gaule méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de Protohistoire méridionale de l’université Paul Valéry Montpellier III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse Dexiva du Castellar (Cadenet, 84)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Golosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Inscriptions latines de Narbonnaise – 4. Epigraphie et informatique", coordonné par S. Agusta-Boularot et Th. Janon, à la MMSH d'Aix-en-Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet. Les fouilles récentes de l’oppidum du Castellar (Cadenet, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Golosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Antiquités Nationales à la MMSH d'Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar (Cadenet, Vaucluse). Un rempart à agger dans le sud de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-Ronde sur "Les fortifications préromaines de Gênes à Emporion", coordonnée par Th. Janin et E. Gailledrat (UMR5140/Univ. Paul valéry Montpellier III).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méfaits du pillage archéologique : l’exemple des détecteurs de métaux non autorisés, non encadrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Digne-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hommes et la forêt d’Archail. Entre fluctuations humaines et variations du tissu arboré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Patrimoine et des Moulins de Pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Archail, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du village d'Archail (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Digne-les-Bains, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Forêt d'Archail (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Digne-les-Bains, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaissière, un passionné d’archéologie et de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Et L'Arda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Frécon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Digne-les-Bains, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de Beaujeu (04). Recherches archéologiques et historiques en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Européennes du Patrimoine (21 septembre 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Digne-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecs en terre Celte à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix-Marseille et la Méditerranée: défis et coopérations scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, MARSEILLE, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléodémographie de l'âge du Fer méridional.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs organisé par l’UMR 5594 et Bibracte, au centre archéologique européen du Mont Beuvray (Glux-en-Glenne, 58). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Glux-enGlenne, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecs en terre celte à Marseille. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Rencontres du PR2I Humanités, AMU - 21 novembre 2014, Marseille, Aix Marseille université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marseille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARDA-HP, 40 ans de présence dans le département</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Reynaud -Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARDA-Hp. Association de Recherche et de Documentation archéologiques en Haute-Provence, 21, 80 p., 2025, Bulletin de le l'Association de Recherche et de Documentation archéologiques en Haute-Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05157086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archail, de la Préhistoire au Moyen Age. Premiers jalons archéologiques et historiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17, pp.38, 2020, Bulletin de le l'Association de Recherche et de Documentation archéologiques en Haute-Provence, 1624-8112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés alpines de l’Antiquité tardive face à la mort en montagne : au cœur de la civitas d’Eturamina, le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2023, Archéologies méditerranéennes, 979-10-320-0470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Protohistoire dans les Hautes-Alpes. Avancées de la recherche depuis la fin du XXème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles Lettres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-87, 2022, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications protohistoriques de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-374, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provence protohistorique, chimère historiographique ou réalité archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichlt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-284, 2020, Collection AFEAF, 978-2-9567407-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des individus et des biens dans la vallée de l’Ubaye (Alpes-de-Haute-Provence) et le Guillestrois (Hautes-Alpes) à l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Deschamps; Sandrine Costamagno; Pierre-Yves Milcent; Jean-Marc Pétillon; Caroline Renard; Nicolas Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, http://books.openedition.org/cths/7902, 2019, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508846. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du site au « 5, place Jean-Baptiste Massillon » en Arles : aperçu sur un secteur de la ville antique en bordure du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Djaoui; M. Heijmans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire en territoire arlésien. Mélanges offerts à Jean Piton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Ed. Mergoil, pp.197-246, 2019, Archéologie et Histoire Romaine, 978-2-35518-087-3. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des pratiques funéraires de la vallée de l’Ubaye et du Guillestrois durant l’âge du Fer. Réflexion sur le genre et les parures dans le domaine funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Éditions de l'Université Savoie Mont Blanc, pp.343-376, 2018, Collection EDYTEM, 9782919732876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéodémographie pour relire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule; Dominique Garcia; Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des civilisations. Comment l’archéologie bouleverse nos connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.543-547, 2018, 978-27071-8878-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et consommation du premier âge du Fer en Méditerranéen nord-occidentale : pour une mesure des impacts sociaux et démographiques entre le Sud-Est de la Gaule et le centre de l’Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.621-648, 2017, Mémoires, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the frontiers of Massalian territory : Greek and Indigenous rythms from 7th to 2nd cent. BC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-182, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes de l’Ubaye aux tumulus alpins, des sépultures de montagne aux populations du littoral provençal à l’âge du Fer. Que nous enseignent les phénomènes funéraires alpins sur les dynamiques d’échange avec la basse Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.393-416, 2016, Monographies d’archéologie méditerranéenne, hors série, 978-2-912369-31-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.353-368, 2016, Revue archéologique de Narbonnaise. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Marseilleveyre entre Grecs et indigènes. État de la question, recherches récentes et nouvelles approches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et Acculturations en Méditerranée occidentale. Hommages à Michel Bats. Colloque de Hyères, 15-18 septembre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque d’archéologie méditerranéenne et africaine (15), 2015, Contacts et Acculturations en Méditerranée occidentale. Hommages à Michel Bats. Colloque de Hyères, 15-18 septembre 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du territoire marseillais : Rythmes grecs et rythmes celtiques entre le VIIe et le Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de Marseille antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat groupé, la démographie et le cas de Saint-Blaise. Quelques pistes sur les modèles urbains protohistoriques méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat en Europe celtique et en Méditerranée préclassique : Domaines urbains. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et démographie. La situation démographique des populations protohistoriques autour de Marseille grecque permet-elle d’illustrer un état de guerre ou de paix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’épée. Armes et guerriers en pays celte méditerranéen. Catalogue de l'exposition du 4 mai au 31 décembre 2013 au Musée archéologique de Nîmes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Massif de Marseilleveyre (8ème)..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2013, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic analysis of Pre-roman populations near the Greek colony of Massalia (southern France). The concept, the method and an introduction to historical openings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Pillars of Hercules to the Footsteps of the Argonauts. Colloquia Antiqua 4. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mnemosyne Supplementum, 2012, From the Pillars of Hercules to the Footsteps of the Argonauts. Colloquia Antiqua 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARSEILLE. Marseilleveyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2012, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Place Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARSEILLE. Marseilleveyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodémographie des sociétés protohistoriques du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la Población. Comunicaciones presentadas al VI Coloquio Internacional de Arqueología Espaciala a celebrar en Teruel del 13 al 14 de diciembre de 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, , pp.265-284, 2010, Arqueología de la Población. Comunicaciones presentadas al VI Coloquio Internacional de Arqueología Espaciala a celebrar en Teruel del 13 al 14 de diciembre de 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations démographiques et production des céréales en Celtique méditerrannéenne : le rôle de Marseille grecque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grecs et indigènes de la Catalogne à la mer noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre Camille Jullian; Éditions Errance, pp.403- 424, 2010, Bibliothèque d’archéologie méditerranéenne et africaine, 3, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pccj.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2009, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadenet. Oppidum du Castellar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique Régional - SRA PACA, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative d'estimation démographique des populations de l’Âge du Fer du versant occidental et méridional des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'arc alpin. 131e congrès national des sociétés historiques et scientifiques, Grenoble, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, le peuplement de l'arc alpin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes protohistoriques: des tombes, des maisons ou des objets … mais aussi des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans d'archéologie en Provence-Alpes-Côte-d'Azur. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ligures, des Celtes, des Gaulois …entre Méditerranée, Rhône et Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques des communes de Thorame-Basse et de Thorame-Haute. Conférence grand public à Thorame-Basse (04), en lien avec les prospections de la commune (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier de prospection-inventaire archéologique 2018-2019 à Thorame-Basse et aperçu des travaux en Haute-Ubaye (Mercantour). Conférence grand public à Thorame-Haute (04), en lien avec les prospections de la commune (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorgues au temps des Gaulois. Le site du Mourre de Sève (VIe-Ve siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ligures, des Celtes, des Gaulois entre Méditerranée, Rhône et Alpes du Sud. Un aperçu sur l’âge du Fer en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des références bibliographiques de la Commission d’étude des Enceintes Préhistoriques et Fortifications Anhistoriques de 1906 à 1922, concernant les sites fortifiés de l’âge du Fer de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie pour la base de données des sites fortifiés protohistoriques de la région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chausserie-Laprée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude des maisons de l'âge du Fer à des considérations sur les structures familiales des sociétés protohistoriques du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection-inventaire systématique, commune de Draix, année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marmora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Frécon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association de Recherches et de Documentation Archéologiques en Haute Provence; Centre Camille Jullian (UMR 7299). 2024, 3 vol., 106, 49, 122 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération d'urgence sur le four à chaux de Viéraron à Prads-Haute-Bléone (Alpes-de-Haute-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myette Guiomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de prospection-inventaire de la commune de Prads-Haute-Bléone (04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (UMR 7299). 2022, (3 vol.), 61, 344, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum des Caisses de Jean-Jean (Mouriès, 13). Rapport de fouille d’opération archéologique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; Centre Camille Jullian. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 - Thorame-Basse, 04</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commune d’Archail (04). Découvertes archéologiques recensées entre 1998 et 2018 auprès des habitants. Enquête orale et inventaire. Rapport d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie, Aix-en-Provence. 2020, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique sur les communes de Thorame-Basse et de Thorame-Haute (Alpes-de-Haute6provence), mai et septembre 2019. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalement de découvertes archéologiques au hameau ruiné de La Bouisse, commune de la Javie (04).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2020, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de prospection inventaire de la commune de Beaujeu (04). Année 2020. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2020, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 (Thorame-Basse, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); Service départemental d'archéologie des Alpes-de-Haute-Provence. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de prospection systématique (inventaire) de la commune de Beaujeu (04). Année 2019. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Cazères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03064888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique sur les communes de Thorame-Basse et de Thorame-Haute (Alpes-de-Haute6provence), septembre 2018. Rapport Final d’Opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01975066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d’Opération. Fouille programmée du site archaïque de Marseilleveyre. Campagne 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, service régional de l'archéologie, SRA PACA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Le Castellar (Cadenet, 84) - plateau méridional Campagne 2014. RFO - 3ème année. Aix-en-Provence, Centre Camille Jullian, 5 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport final d’opération 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Serieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de PACA; Département de Vaucluse - Service de l'archéologie. 2016, pp.356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet, 84. Du complexe fortifié de l’extrême fin de l’âge du Fer au culte de Dexiva. Étude de la transformation d’un habitat protohistorique. Fouille programmée, deuxième année. RFO 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille du fossé militaire. Zone extramuros à l’extrémité nord-est du site. Fouille archéologique du Castellar de Cadenet, 84. Opération pluriannuelle 2012-2014. Année 2012. Aix-en-Provence, Centre Camille Jullian, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseilleveyre. Campagne de fouille et compte-rendu des prospections dans le massif. Année 2012. Aix-en-Provence, Centre Camille Jullian, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie d'Ovidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages sur le site de Marseilleveyre. Rapport de sondages, S.R.A. – P.A.C.A., Aix-en-Provence, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Une agglomération et son territoire. Document final de synthèse - 2010 (fouilles 2007-2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille de sauvetage au lieu-dit 5, place Jean-Baptiste Massillon (Arles)– 2009. Rapport de Fouille, S.R.A. – P.A.C.A., Aix-en-Provence, 2010, 3 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Une agglomération et son territoire. Rapport de fouille – 2008. Rapport de Fouille, S.R.A. – P.A.C.A., Aix-en-Provence, 2008, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellar de Cadenet (84). Une agglomération et son territoire. Rapport de fouille – 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oppidum du Castellar à Cadenet (84). Rapport d'activité 2006. Compte-rendu des opérations de relevés (fortification préromaine), S.R.A. – P.A.C.A., Aix-en-Provence, 2006, 1 vol., plans, relevés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection sur les communes du Lauzet-Ubaye et de Saint-Pons. Rapport de prospection, S.R.A. – P.A.C.A., Aix-en-Provence, 2001, 2 vol., cartes, fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] service régional de l'archéologie, Aix-en-Provence. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES POPULATIONS PROTOHISTORIQUES DU SUD-EST DE LA FRANCE : ESSAI D' APPROCHE DEMOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix-Marseille-Université, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01413079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A7453E5"/>
+    <w:nsid w:val="119D86FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-isoardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4238-8328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132756684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425424v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marmora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reynaud -Suzor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Caz&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04176496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.07.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reynaud-Suzor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894279v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Homps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1802" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Darnis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nabet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957746v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Et L'Arda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cornier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fr&#233;con" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boudeville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209068v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69210" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260971v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7902" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974999v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957532v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1051775" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412926v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894147v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378240v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532957v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Leclerc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064860v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064810v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064898v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verbrugge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412474v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412489v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412471v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412464v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01413079v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-isoardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4238-8328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132756684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425424v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04176496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.07.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marmora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reynaud -Suzor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Caz&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reynaud-Suzor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894279v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Homps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1802" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Darnis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nabet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957746v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Et L'Arda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cornier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fr&#233;con" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boudeville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209068v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69210" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260971v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7902" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974999v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957532v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1051775" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412926v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894147v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378240v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532957v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Leclerc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064860v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064810v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064898v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verbrugge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412474v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412489v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412471v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412464v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01413079v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>